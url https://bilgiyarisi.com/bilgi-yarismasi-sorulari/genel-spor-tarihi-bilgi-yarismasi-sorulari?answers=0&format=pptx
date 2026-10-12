--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1936 Berlin Olimpiyatları'nda dört altın madalya kazanarak Nazi ideolojisini sarsan efsanevi atlet kimdir?</a:t>
+              <a:t>Tarihteki en kısa süren futbol maçı kaç saniyede sona ermiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>25</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilma Rudolph</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jesse Owens</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1998 Dünya Kupası finalinde Brezilya'yı yenerek tarihinde ilk kez kupayı kazanan ülke hangisidir?</a:t>
+              <a:t>1936 Berlin Olimpiyatları'nda dört altın madalya kazanarak Nazi ideolojisini sarsan efsanevi atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hırvatistan</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Wilma Rudolph</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>Jesse Owens</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tenis tarihinde 'Open Era' döneminin en büyük rekabetlerinden biri sayılan ve 2008 Wimbledon finalinde karşı karşıya gelen iki isim kimdir?</a:t>
+              <a:t>1974 yılında Muhammed Ali ve George Foreman arasında gerçekleşen efsanevi boks maçı hangi ülkede yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Becker ve Edberg</a:t>
+              <a:t>Nijerya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agassi ve Sampras</a:t>
+              <a:t>Zaire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Djokovic ve Murray</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer ve Nadal</a:t>
+              <a:t>Jamaika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2016 yılında Leicester City'nin Premier Lig şampiyonluğu hangi kavramla literatüre girmiştir?</a:t>
+              <a:t>1968 Mexico City Olimpiyatları'nda madalya töreni sırasında insan haklarına dikkat çekmek için siyah eldivenli yumruklarını havaya kaldıran sporcular hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Çağ</a:t>
+              <a:t>Jesse Owens ve Ralph Metcalfe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol Devrimi</a:t>
+              <a:t>Michael Johnson ve Maurice Greene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol Tarihinin En Büyük Sürprizi</a:t>
+              <a:t>Muhammed Ali ve Joe Frazier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İmkansız Rüya</a:t>
+              <a:t>Tommie Smith ve John Carlos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1936 Berlin Olimpiyatları'nda 4 altın madalya kazanan efsanevi atlet kimdir?</a:t>
+              <a:t>1986 Dünya Kupası'nda İngiltere'ye karşı attığı 'Tanrı'nın Eli' golüyle tarihe geçen futbolcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Zinedine Zidane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>Ronaldo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jesse Owens</a:t>
+              <a:t>Pele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>Diego Maradona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 Dünya Kupası finalinde Batı Almanya'ya kaybeden 'Total Futbol' ekolünün temsilcisi hangisidir?</a:t>
+              <a:t>1954 yılında 1 mili 4 dakikanın altında koşan ilk insan unvanını kazanan atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>Emil Zatopek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Abebe Bikila</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Sebastian Coe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya</a:t>
+              <a:t>Roger Bannister</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali'nin 'Rumble in the Jungle' maçında George Foreman'ı yendiği yer neresidir?</a:t>
+              <a:t>1972 Münih Olimpiyatları'nda 7 altın madalya kazanarak bir olimpiyatta en çok madalya kazanan yüzücü rekorunu kıran isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küba</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD</a:t>
+              <a:t>Mark Spitz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaire</a:t>
+              <a:t>Ian Thorpe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Matt Biondi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1986 Dünya Kupası'nda 'Tanrı'nın Eli' golünü atan futbolcu kimdir?</a:t>
+              <a:t>1980 Kış Olimpiyatları'nda, buz hokeyinde Sovyetler Birliği'ni mağlup eden ABD takımının başarısına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pele</a:t>
+              <a:t>Soğuk Zafer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Platini</a:t>
+              <a:t>Buzdaki Mucize</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zico</a:t>
+              <a:t>Kızıl İflas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diego Maradona</a:t>
+              <a:t>Buzda Devrim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan sporcu kimdir?</a:t>
+              <a:t>1995 Rugby Dünya Kupası finalinde, Güney Afrika'nın birleşmesini simgeleyen o meşhur maçı izleyen ve takıma kupayı veren lider kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Spitz</a:t>
+              <a:t>Desmond Tutu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>Robert Mugabe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Larisa Latynina</a:t>
+              <a:t>F.W. de Klerk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Nelson Mandela</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1994 Dünya Kupası finalinde penaltıyı kaçırarak kupayı Brezilya'ya kaptıran İtalyan yıldız kimdir?</a:t>
+              <a:t>1996 Atlanta Olimpiyatları'nda meşaleyi titreyen elleriyle yakan, Parkinson hastası olmasına rağmen efsanevi boksör kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roberto Baggio</a:t>
+              <a:t>Lennox Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Franco Baresi</a:t>
+              <a:t>Mike Tyson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paolo Maldini</a:t>
+              <a:t>Muhammed Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alessandro Del Piero</a:t>
+              <a:t>Evander Holyfield</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NBA tarihinde bir maçta 100 sayı atan tek oyuncu kimdir?</a:t>
+              <a:t>1998 Dünya Kupası finalinde Brezilya'yı yenerek tarihinde ilk kez kupayı kazanan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Jordan</a:t>
+              <a:t>Arjantin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LeBron James</a:t>
+              <a:t>Hırvatistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilt Chamberlain</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kobe Bryant</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 yılında Muhammed Ali ve George Foreman arasında gerçekleşen efsanevi boks maçı hangi ülkede yapılmıştır?</a:t>
+              <a:t>Hangi spor dalı bir dönem Olimpiyatlarda sanat yarışması olarak yer almıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nijerya</a:t>
+              <a:t>Mimari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaire</a:t>
+              <a:t>Heykel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD</a:t>
+              <a:t>Hepsi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jamaika</a:t>
+              <a:t>Edebiyat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk modern Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
+              <a:t>Tenis tarihinde 'Open Era' döneminin en büyük rekabetlerinden biri sayılan ve 2008 Wimbledon finalinde karşı karşıya gelen iki isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Becker ve Edberg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>Agassi ve Sampras</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Djokovic ve Murray</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>Federer ve Nadal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1954 Dünya Kupası'nı kazanan, o dönem 'Altın Takım' olarak bilinen ülke hangisidir?</a:t>
+              <a:t>2016 yılında Leicester City'nin Premier Lig şampiyonluğu hangi kavramla literatüre girmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Altın Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uruguay</a:t>
+              <a:t>Futbol Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Macaristan</a:t>
+              <a:t>Futbol Tarihinin En Büyük Sürprizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya</a:t>
+              <a:t>İmkansız Rüya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teniste 'Grand Slam' yapan ilk sporcu kimdir?</a:t>
+              <a:t>1936 Berlin Olimpiyatları'nda 4 altın madalya kazanan efsanevi atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bjorn Borg</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roger Federer</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Don Budge</a:t>
+              <a:t>Jesse Owens</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rod Laver</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Formula 1 tarihinin 7 dünya şampiyonluğu ile en çok kazanan isimlerinden biri olan Alman pilot kimdir?</a:t>
+              <a:t>1974 Dünya Kupası finalinde Batı Almanya'ya kaybeden 'Total Futbol' ekolünün temsilcisi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Schumacher</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alain Prost</a:t>
+              <a:t>Arjantin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayrton Senna</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sebastian Vettel</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1968 Olimpiyatları'nda 200 metre madalya töreninde ırkçılığı protesto eden atletler kimdir?</a:t>
+              <a:t>Muhammed Ali'nin 'Rumble in the Jungle' maçında George Foreman'ı yendiği yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Smith ve Carlos</a:t>
+              <a:t>Küba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Owens ve Hayes</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bolt ve Blake</a:t>
+              <a:t>Zaire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johnson ve Lewis</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>FIFA Dünya Kupası'nı en çok kazanan ülke hangisidir?</a:t>
+              <a:t>1986 Dünya Kupası'nda 'Tanrı'nın Eli' golünü atan futbolcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Pele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya</a:t>
+              <a:t>Platini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Zico</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Diego Maradona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tour de France bisiklet turunu 7 kez kazandığı açıklanan ancak daha sonra bu unvanları elinden alınan sporcu kimdir?</a:t>
+              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lance Armstrong</a:t>
+              <a:t>Mark Spitz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chris Froome</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miguel Indurain</a:t>
+              <a:t>Larisa Latynina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alberto Contador</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbolun mucidi olarak kabul edilen kişi kimdir?</a:t>
+              <a:t>1994 Dünya Kupası finalinde penaltıyı kaçırarak kupayı Brezilya'ya kaptıran İtalyan yıldız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Phil Jackson</a:t>
+              <a:t>Roberto Baggio</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Morgan</a:t>
+              <a:t>Franco Baresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Wooden</a:t>
+              <a:t>Paolo Maldini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Naismith</a:t>
+              <a:t>Alessandro Del Piero</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin Dünya Kupası tarihinde elde ettiği en büyük başarı nedir?</a:t>
+              <a:t>NBA tarihinde bir maçta 100 sayı atan tek oyuncu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şampiyonluk</a:t>
+              <a:t>Michael Jordan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üçüncülük</a:t>
+              <a:t>LeBron James</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grup aşaması</a:t>
+              <a:t>Wilt Chamberlain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çeyrek final</a:t>
+              <a:t>Kobe Bryant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda Türkiye'ye ilk altın madalyayı kazandıran güreşçimiz kimdir?</a:t>
+              <a:t>İlk modern Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Celal Atik</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşar Erkan</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamza Yerlikaya</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1968 Mexico City Olimpiyatları'nda madalya töreni sırasında insan haklarına dikkat çekmek için siyah eldivenli yumruklarını havaya kaldıran sporcular hangisidir?</a:t>
+              <a:t>Boksör Muhammed Ali'nin doğum ismi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jesse Owens ve Ralph Metcalfe</a:t>
+              <a:t>George Foreman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Johnson ve Maurice Greene</a:t>
+              <a:t>Joe Frazier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali ve Joe Frazier</a:t>
+              <a:t>Mike Tyson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tommie Smith ve John Carlos</a:t>
+              <a:t>Cassius Clay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galatasaray'ın 2000 yılında kazandığı kupa hangisidir?</a:t>
+              <a:t>1954 Dünya Kupası'nı kazanan, o dönem 'Altın Takım' olarak bilinen ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şampiyonlar Ligi</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Süper Kupası</a:t>
+              <a:t>Uruguay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kupa Galipleri Kupası</a:t>
+              <a:t>Macaristan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UEFA Kupası</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu'nun 'Cep Herkülü' lakabıyla yarıştığı spor dalı nedir?</a:t>
+              <a:t>Teniste 'Grand Slam' yapan ilk sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halter</a:t>
+              <a:t>Bjorn Borg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boks</a:t>
+              <a:t>Roger Federer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güreş</a:t>
+              <a:t>Don Budge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Judo</a:t>
+              <a:t>Rod Laver</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk kadın Olimpiyat madalyalı sporcusu kimdir?</a:t>
+              <a:t>Formula 1 tarihinin 7 dünya şampiyonluğu ile en çok kazanan isimlerinden biri olan Alman pilot kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nurcan Taylan</a:t>
+              <a:t>Michael Schumacher</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hülya Şenyurt</a:t>
+              <a:t>Alain Prost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şule Şahbaz</a:t>
+              <a:t>Ayrton Senna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süreyya Ayhan</a:t>
+              <a:t>Sebastian Vettel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1954 Dünya Kupası'nda Türkiye milli takımının teknik direktörü kimdi?</a:t>
+              <a:t>1968 Olimpiyatları'nda 200 metre madalya töreninde ırkçılığı protesto eden atletler kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sandro Puppo</a:t>
+              <a:t>Smith ve Carlos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Terim</a:t>
+              <a:t>Owens ve Hayes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adnan Süvari</a:t>
+              <a:t>Bolt ve Blake</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sepp Piontek</a:t>
+              <a:t>Johnson ve Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de futbolun modern anlamda başladığı kabul edilen şehir hangisidir?</a:t>
+              <a:t>FIFA Dünya Kupası'nı en çok kazanan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Arjantin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selanik</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbolda 2001 Avrupa Şampiyonası'nda finale çıkan milli takımımıza ne isim verilmişti?</a:t>
+              <a:t>Tour de France bisiklet turunu 7 kez kazandığı açıklanan ancak daha sonra bu unvanları elinden alınan sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Filenin Sultanları</a:t>
+              <a:t>Lance Armstrong</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 Dev Adam</a:t>
+              <a:t>Chris Froome</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potanın Perileri</a:t>
+              <a:t>Miguel Indurain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Nesil</a:t>
+              <a:t>Alberto Contador</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk spor kulübü hangisidir?</a:t>
+              <a:t>Basketbolun mucidi olarak kabul edilen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenerbahçe</a:t>
+              <a:t>Phil Jackson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beşiktaş</a:t>
+              <a:t>William Morgan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galatasaray</a:t>
+              <a:t>John Wooden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beykoz</a:t>
+              <a:t>James Naismith</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voleybolda Avrupa şampiyonu olan ilk Türk kadın milli takımı hangisidir?</a:t>
+              <a:t>Türkiye'nin Dünya Kupası tarihinde elde ettiği en büyük başarı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulüp takımları</a:t>
+              <a:t>Şampiyonluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A Milli Kadın Voleybol Takımı</a:t>
+              <a:t>Üçüncülük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genç Milli Takım</a:t>
+              <a:t>Grup aşaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ümit Milli Takım</a:t>
+              <a:t>Çeyrek final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güreşte 'Asrın Güreşçisi' unvanına sahip sporcumuz kimdir?</a:t>
+              <a:t>Olimpiyatlarda Türkiye'ye ilk altın madalyayı kazandıran güreşçimiz kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mahmut Atalay</a:t>
+              <a:t>Celal Atik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taha Akgül</a:t>
+              <a:t>Yaşar Erkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rıza Kayaalp</a:t>
+              <a:t>Hamza Yerlikaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamza Yerlikaya</a:t>
+              <a:t>Naim Süleymanoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk profesyonel futbol ligi olan Milli Lig hangi yıl kuruldu?</a:t>
+              <a:t>Galatasaray'ın 2000 yılında kazandığı kupa hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1960</a:t>
+              <a:t>Şampiyonlar Ligi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1950</a:t>
+              <a:t>Avrupa Süper Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1959</a:t>
+              <a:t>Kupa Galipleri Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1970</a:t>
+              <a:t>UEFA Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1986 Dünya Kupası'nda İngiltere'ye karşı attığı 'Tanrı'nın Eli' golüyle tarihe geçen futbolcu kimdir?</a:t>
+              <a:t>Olimpiyat ateşi hangi şehirde yakılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zinedine Zidane</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ronaldo</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pele</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diego Maradona</a:t>
+              <a:t>Olimpiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa'da kupa kaldıran ilk Türk basketbol takımı hangisidir?</a:t>
+              <a:t>Naim Süleymanoğlu'nun 'Cep Herkülü' lakabıyla yarıştığı spor dalı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beşiktaş</a:t>
+              <a:t>Halter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenerbahçe</a:t>
+              <a:t>Boks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galatasaray</a:t>
+              <a:t>Güreş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anadolu Efes</a:t>
+              <a:t>Judo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1954 yılında 1 mili 4 dakikanın altında koşan ilk insan unvanını kazanan atlet kimdir?</a:t>
+              <a:t>Golf topunun üzerinde ortalama kaç çukur bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emil Zatopek</a:t>
+              <a:t>1000</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Abebe Bikila</a:t>
+              <a:t>300-500</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sebastian Coe</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roger Bannister</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1972 Münih Olimpiyatları'nda 7 altın madalya kazanarak bir olimpiyatta en çok madalya kazanan yüzücü rekorunu kıran isim kimdir?</a:t>
+              <a:t>Formula 1'de bir pit stop genellikle kaç saniye sürer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>10-12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Spitz</a:t>
+              <a:t>2-3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian Thorpe</a:t>
+              <a:t>5-6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matt Biondi</a:t>
+              <a:t>15-20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1980 Kış Olimpiyatları'nda, buz hokeyinde Sovyetler Birliği'ni mağlup eden ABD takımının başarısına ne ad verilir?</a:t>
+              <a:t>Olimpiyat tarihinde hiç altın madalya kazanamayan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuk Zafer</a:t>
+              <a:t>Lihtenştayn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzdaki Mucize</a:t>
+              <a:t>San Marino</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızıl İflas</a:t>
+              <a:t>Monako</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzda Devrim</a:t>
+              <a:t>Andorra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1995 Rugby Dünya Kupası finalinde, Güney Afrika'nın birleşmesini simgeleyen o meşhur maçı izleyen ve takıma kupayı veren lider kimdir?</a:t>
+              <a:t>Maraton koşusu tam olarak kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Desmond Tutu</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert Mugabe</a:t>
+              <a:t>42.195</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F.W. de Klerk</a:t>
+              <a:t>45</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nelson Mandela</a:t>
+              <a:t>42</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1996 Atlanta Olimpiyatları'nda meşaleyi titreyen elleriyle yakan, Parkinson hastası olmasına rağmen efsanevi boksör kimdir?</a:t>
+              <a:t>Tenis maçı tarihte ne kadar sürmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lennox Lewis</a:t>
+              <a:t>15 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mike Tyson</a:t>
+              <a:t>3 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali</a:t>
+              <a:t>11 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evander Holyfield</a:t>
+              <a:t>6 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>