--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1936 Berlin Olimpiyatları'nda dört altın madalya kazanarak Nazi ideolojisini sarsan efsanevi atlet kimdir?</a:t>
+              <a:t>Tarihteki en kısa süren futbol maçı kaç saniyede sona ermiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>25</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Usain Bolt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilma Rudolph</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jesse Owens</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1998 Dünya Kupası finalinde Brezilya'yı yenerek tarihinde ilk kez kupayı kazanan ülke hangisidir?</a:t>
+              <a:t>1936 Berlin Olimpiyatları'nda dört altın madalya kazanarak Nazi ideolojisini sarsan efsanevi atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hırvatistan</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,117 +1604,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Wilma Rudolph</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hollanda</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jesse Owens</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tenis tarihinde 'Open Era' döneminin en büyük rekabetlerinden biri sayılan ve 2008 Wimbledon finalinde karşı karşıya gelen iki isim kimdir?</a:t>
+              <a:t>1974 yılında Muhammed Ali ve George Foreman arasında gerçekleşen efsanevi boks maçı hangi ülkede yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Becker ve Edberg</a:t>
+              <a:t>Nijerya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Agassi ve Sampras</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zaire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Djokovic ve Murray</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Federer ve Nadal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jamaika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2016 yılında Leicester City'nin Premier Lig şampiyonluğu hangi kavramla literatüre girmiştir?</a:t>
+              <a:t>1968 Mexico City Olimpiyatları'nda madalya töreni sırasında insan haklarına dikkat çekmek için siyah eldivenli yumruklarını havaya kaldıran sporcular hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Çağ</a:t>
+              <a:t>Jesse Owens ve Ralph Metcalfe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol Devrimi</a:t>
+              <a:t>Michael Johnson ve Maurice Greene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,117 +3090,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Futbol Tarihinin En Büyük Sürprizi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muhammed Ali ve Joe Frazier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İmkansız Rüya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tommie Smith ve John Carlos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1936 Berlin Olimpiyatları'nda 4 altın madalya kazanan efsanevi atlet kimdir?</a:t>
+              <a:t>1986 Dünya Kupası'nda İngiltere'ye karşı attığı 'Tanrı'nın Eli' golüyle tarihe geçen futbolcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Zinedine Zidane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>Ronaldo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jesse Owens</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Carl Lewis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diego Maradona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 Dünya Kupası finalinde Batı Almanya'ya kaybeden 'Total Futbol' ekolünün temsilcisi hangisidir?</a:t>
+              <a:t>1954 yılında 1 mili 4 dakikanın altında koşan ilk insan unvanını kazanan atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hollanda</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Emil Zatopek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Abebe Bikila</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Sebastian Coe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Brezilya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roger Bannister</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali'nin 'Rumble in the Jungle' maçında George Foreman'ı yendiği yer neresidir?</a:t>
+              <a:t>1972 Münih Olimpiyatları'nda 7 altın madalya kazanarak bir olimpiyatta en çok madalya kazanan yüzücü rekorunu kıran isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küba</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ABD</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mark Spitz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zaire</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ian Thorpe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Matt Biondi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1986 Dünya Kupası'nda 'Tanrı'nın Eli' golünü atan futbolcu kimdir?</a:t>
+              <a:t>1980 Kış Olimpiyatları'nda, buz hokeyinde Sovyetler Birliği'ni mağlup eden ABD takımının başarısına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pele</a:t>
+              <a:t>Soğuk Zafer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Platini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buzdaki Mucize</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zico</a:t>
+              <a:t>Kızıl İflas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diego Maradona</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buzda Devrim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan sporcu kimdir?</a:t>
+              <a:t>1995 Rugby Dünya Kupası finalinde, Güney Afrika'nın birleşmesini simgeleyen o meşhur maçı izleyen ve takıma kupayı veren lider kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Spitz</a:t>
+              <a:t>Desmond Tutu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Michael Phelps</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Robert Mugabe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Larisa Latynina</a:t>
+              <a:t>F.W. de Klerk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Usain Bolt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nelson Mandela</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1994 Dünya Kupası finalinde penaltıyı kaçırarak kupayı Brezilya'ya kaptıran İtalyan yıldız kimdir?</a:t>
+              <a:t>1996 Atlanta Olimpiyatları'nda meşaleyi titreyen elleriyle yakan, Parkinson hastası olmasına rağmen efsanevi boksör kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roberto Baggio</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lennox Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,111 +7436,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Franco Baresi</a:t>
+              <a:t>Mike Tyson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paolo Maldini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muhammed Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alessandro Del Piero</a:t>
+              <a:t>Evander Holyfield</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NBA tarihinde bir maçta 100 sayı atan tek oyuncu kimdir?</a:t>
+              <a:t>1998 Dünya Kupası finalinde Brezilya'yı yenerek tarihinde ilk kez kupayı kazanan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Jordan</a:t>
+              <a:t>Arjantin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LeBron James</a:t>
+              <a:t>Hırvatistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilt Chamberlain</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kobe Bryant</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 yılında Muhammed Ali ve George Foreman arasında gerçekleşen efsanevi boks maçı hangi ülkede yapılmıştır?</a:t>
+              <a:t>Hangi spor dalı bir dönem Olimpiyatlarda sanat yarışması olarak yer almıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nijerya</a:t>
+              <a:t>Mimari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,117 +8916,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zaire</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Heykel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ABD</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hepsi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jamaika</a:t>
+              <a:t>Edebiyat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk modern Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
+              <a:t>Tenis tarihinde 'Open Era' döneminin en büyük rekabetlerinden biri sayılan ve 2008 Wimbledon finalinde karşı karşıya gelen iki isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Becker ve Edberg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atina</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Agassi ve Sampras</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Djokovic ve Murray</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Federer ve Nadal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1954 Dünya Kupası'nı kazanan, o dönem 'Altın Takım' olarak bilinen ülke hangisidir?</a:t>
+              <a:t>2016 yılında Leicester City'nin Premier Lig şampiyonluğu hangi kavramla literatüre girmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Altın Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uruguay</a:t>
+              <a:t>Futbol Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Macaristan</a:t>
+              <a:t>Futbol Tarihinin En Büyük Sürprizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya</a:t>
+              <a:t>İmkansız Rüya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teniste 'Grand Slam' yapan ilk sporcu kimdir?</a:t>
+              <a:t>1936 Berlin Olimpiyatları'nda 4 altın madalya kazanan efsanevi atlet kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bjorn Borg</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roger Federer</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Don Budge</a:t>
+              <a:t>Jesse Owens</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rod Laver</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Formula 1 tarihinin 7 dünya şampiyonluğu ile en çok kazanan isimlerinden biri olan Alman pilot kimdir?</a:t>
+              <a:t>1974 Dünya Kupası finalinde Batı Almanya'ya kaybeden 'Total Futbol' ekolünün temsilcisi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Schumacher</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alain Prost</a:t>
+              <a:t>Arjantin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayrton Senna</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sebastian Vettel</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1968 Olimpiyatları'nda 200 metre madalya töreninde ırkçılığı protesto eden atletler kimdir?</a:t>
+              <a:t>Muhammed Ali'nin 'Rumble in the Jungle' maçında George Foreman'ı yendiği yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Smith ve Carlos</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Owens ve Hayes</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bolt ve Blake</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zaire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johnson ve Lewis</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>FIFA Dünya Kupası'nı en çok kazanan ülke hangisidir?</a:t>
+              <a:t>1986 Dünya Kupası'nda 'Tanrı'nın Eli' golünü atan futbolcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Pele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Brezilya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Platini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Zico</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İtalya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diego Maradona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tour de France bisiklet turunu 7 kez kazandığı açıklanan ancak daha sonra bu unvanları elinden alınan sporcu kimdir?</a:t>
+              <a:t>Olimpiyat tarihinde en çok altın madalya kazanan sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,117 +13999,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lance Armstrong</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mark Spitz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Chris Froome</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miguel Indurain</a:t>
+              <a:t>Larisa Latynina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alberto Contador</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbolun mucidi olarak kabul edilen kişi kimdir?</a:t>
+              <a:t>1994 Dünya Kupası finalinde penaltıyı kaçırarak kupayı Brezilya'ya kaptıran İtalyan yıldız kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Phil Jackson</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roberto Baggio</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Morgan</a:t>
+              <a:t>Franco Baresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Wooden</a:t>
+              <a:t>Paolo Maldini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>James Naismith</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Alessandro Del Piero</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin Dünya Kupası tarihinde elde ettiği en büyük başarı nedir?</a:t>
+              <a:t>NBA tarihinde bir maçta 100 sayı atan tek oyuncu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,111 +15491,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şampiyonluk</a:t>
+              <a:t>Michael Jordan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,117 +15603,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üçüncülük</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>LeBron James</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,57 +15721,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Grup aşaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Wilt Chamberlain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çeyrek final</a:t>
+              <a:t>Kobe Bryant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda Türkiye'ye ilk altın madalyayı kazandıran güreşçimiz kimdir?</a:t>
+              <a:t>İlk modern Olimpiyat Oyunları hangi şehirde düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Celal Atik</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşar Erkan</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamza Yerlikaya</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1968 Mexico City Olimpiyatları'nda madalya töreni sırasında insan haklarına dikkat çekmek için siyah eldivenli yumruklarını havaya kaldıran sporcular hangisidir?</a:t>
+              <a:t>Boksör Muhammed Ali'nin doğum ismi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jesse Owens ve Ralph Metcalfe</a:t>
+              <a:t>George Foreman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Johnson ve Maurice Greene</a:t>
+              <a:t>Joe Frazier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali ve Joe Frazier</a:t>
+              <a:t>Mike Tyson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tommie Smith ve John Carlos</a:t>
+              <a:t>Cassius Clay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galatasaray'ın 2000 yılında kazandığı kupa hangisidir?</a:t>
+              <a:t>1954 Dünya Kupası'nı kazanan, o dönem 'Altın Takım' olarak bilinen ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şampiyonlar Ligi</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Süper Kupası</a:t>
+              <a:t>Uruguay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,117 +17950,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kupa Galipleri Kupası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Macaristan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>UEFA Kupası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu'nun 'Cep Herkülü' lakabıyla yarıştığı spor dalı nedir?</a:t>
+              <a:t>Teniste 'Grand Slam' yapan ilk sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halter</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bjorn Borg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boks</a:t>
+              <a:t>Roger Federer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güreş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Don Budge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Judo</a:t>
+              <a:t>Rod Laver</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk kadın Olimpiyat madalyalı sporcusu kimdir?</a:t>
+              <a:t>Formula 1 tarihinin 7 dünya şampiyonluğu ile en çok kazanan isimlerinden biri olan Alman pilot kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nurcan Taylan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Michael Schumacher</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hülya Şenyurt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Alain Prost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şule Şahbaz</a:t>
+              <a:t>Ayrton Senna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süreyya Ayhan</a:t>
+              <a:t>Sebastian Vettel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1954 Dünya Kupası'nda Türkiye milli takımının teknik direktörü kimdi?</a:t>
+              <a:t>1968 Olimpiyatları'nda 200 metre madalya töreninde ırkçılığı protesto eden atletler kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sandro Puppo</a:t>
+              <a:t>Smith ve Carlos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Terim</a:t>
+              <a:t>Owens ve Hayes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adnan Süvari</a:t>
+              <a:t>Bolt ve Blake</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sepp Piontek</a:t>
+              <a:t>Johnson ve Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de futbolun modern anlamda başladığı kabul edilen şehir hangisidir?</a:t>
+              <a:t>FIFA Dünya Kupası'nı en çok kazanan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Arjantin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selanik</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbolda 2001 Avrupa Şampiyonası'nda finale çıkan milli takımımıza ne isim verilmişti?</a:t>
+              <a:t>Tour de France bisiklet turunu 7 kez kazandığı açıklanan ancak daha sonra bu unvanları elinden alınan sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Filenin Sultanları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lance Armstrong</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>12 Dev Adam</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Chris Froome</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potanın Perileri</a:t>
+              <a:t>Miguel Indurain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Nesil</a:t>
+              <a:t>Alberto Contador</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk spor kulübü hangisidir?</a:t>
+              <a:t>Basketbolun mucidi olarak kabul edilen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenerbahçe</a:t>
+              <a:t>Phil Jackson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beşiktaş</a:t>
+              <a:t>William Morgan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,117 +22408,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Galatasaray</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>John Wooden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beykoz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>James Naismith</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voleybolda Avrupa şampiyonu olan ilk Türk kadın milli takımı hangisidir?</a:t>
+              <a:t>Türkiye'nin Dünya Kupası tarihinde elde ettiği en büyük başarı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulüp takımları</a:t>
+              <a:t>Şampiyonluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A Milli Kadın Voleybol Takımı</a:t>
+              <a:t>Üçüncülük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genç Milli Takım</a:t>
+              <a:t>Grup aşaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ümit Milli Takım</a:t>
+              <a:t>Çeyrek final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güreşte 'Asrın Güreşçisi' unvanına sahip sporcumuz kimdir?</a:t>
+              <a:t>Olimpiyatlarda Türkiye'ye ilk altın madalyayı kazandıran güreşçimiz kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mahmut Atalay</a:t>
+              <a:t>Celal Atik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Taha Akgül</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaşar Erkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rıza Kayaalp</a:t>
+              <a:t>Hamza Yerlikaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hamza Yerlikaya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Naim Süleymanoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk profesyonel futbol ligi olan Milli Lig hangi yıl kuruldu?</a:t>
+              <a:t>Galatasaray'ın 2000 yılında kazandığı kupa hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1960</a:t>
+              <a:t>Şampiyonlar Ligi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1950</a:t>
+              <a:t>Avrupa Süper Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1959</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kupa Galipleri Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1970</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>UEFA Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1986 Dünya Kupası'nda İngiltere'ye karşı attığı 'Tanrı'nın Eli' golüyle tarihe geçen futbolcu kimdir?</a:t>
+              <a:t>Olimpiyat ateşi hangi şehirde yakılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zinedine Zidane</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ronaldo</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pele</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diego Maradona</a:t>
+              <a:t>Olimpiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa'da kupa kaldıran ilk Türk basketbol takımı hangisidir?</a:t>
+              <a:t>Naim Süleymanoğlu'nun 'Cep Herkülü' lakabıyla yarıştığı spor dalı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beşiktaş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenerbahçe</a:t>
+              <a:t>Boks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galatasaray</a:t>
+              <a:t>Güreş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Anadolu Efes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Judo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1954 yılında 1 mili 4 dakikanın altında koşan ilk insan unvanını kazanan atlet kimdir?</a:t>
+              <a:t>Golf topunun üzerinde ortalama kaç çukur bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emil Zatopek</a:t>
+              <a:t>1000</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Abebe Bikila</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>300-500</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sebastian Coe</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roger Bannister</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1972 Münih Olimpiyatları'nda 7 altın madalya kazanarak bir olimpiyatta en çok madalya kazanan yüzücü rekorunu kıran isim kimdir?</a:t>
+              <a:t>Formula 1'de bir pit stop genellikle kaç saniye sürer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>10-12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Spitz</a:t>
+              <a:t>2-3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian Thorpe</a:t>
+              <a:t>5-6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matt Biondi</a:t>
+              <a:t>15-20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1980 Kış Olimpiyatları'nda, buz hokeyinde Sovyetler Birliği'ni mağlup eden ABD takımının başarısına ne ad verilir?</a:t>
+              <a:t>Olimpiyat tarihinde hiç altın madalya kazanamayan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuk Zafer</a:t>
+              <a:t>Lihtenştayn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzdaki Mucize</a:t>
+              <a:t>San Marino</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızıl İflas</a:t>
+              <a:t>Monako</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzda Devrim</a:t>
+              <a:t>Andorra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1995 Rugby Dünya Kupası finalinde, Güney Afrika'nın birleşmesini simgeleyen o meşhur maçı izleyen ve takıma kupayı veren lider kimdir?</a:t>
+              <a:t>Maraton koşusu tam olarak kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Desmond Tutu</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Robert Mugabe</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>42.195</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F.W. de Klerk</a:t>
+              <a:t>45</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nelson Mandela</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>42</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1996 Atlanta Olimpiyatları'nda meşaleyi titreyen elleriyle yakan, Parkinson hastası olmasına rağmen efsanevi boksör kimdir?</a:t>
+              <a:t>Tenis maçı tarihte ne kadar sürmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lennox Lewis</a:t>
+              <a:t>15 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mike Tyson</a:t>
+              <a:t>3 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali</a:t>
+              <a:t>11 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evander Holyfield</a:t>
+              <a:t>6 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>