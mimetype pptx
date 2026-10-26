--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi ve Sith arasındaki temel fark nedir?</a:t>
+              <a:t>Disney+ platformunda yayınlanan ve Boba Fett'i konu alan dizi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıç rengi</a:t>
+              <a:t>Ahsoka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gücün kullanımı</a:t>
+              <a:t>The Book of Boba Fett</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıyafet tarzı</a:t>
+              <a:t>Andor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşadıkları yer</a:t>
+              <a:t>The Mandalorian</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millennium Falcon bir savaş gemisi midir?</a:t>
+              <a:t>Star Wars Outlaws hangi oyun türündedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bir yolcu gemisidir</a:t>
+              <a:t>Strateji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzay istasyonudur</a:t>
+              <a:t>Açık dünya aksiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır, kargo gemisidir</a:t>
+              <a:t>Spor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet, bir savaş gemisidir</a:t>
+              <a:t>Korku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Palpatine ile Darth Sidious arasındaki fark nedir?</a:t>
+              <a:t>Lucasfilm'in başkanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş arkadaşlarıdır</a:t>
+              <a:t>Kathleen Kennedy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baba ve oğuldurlar</a:t>
+              <a:t>George Lucas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aynı kişidirler</a:t>
+              <a:t>Jon Favreau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biri öğretmendir</a:t>
+              <a:t>Dave Filoni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi Konseyi ile Senato arasındaki fark nedir?</a:t>
+              <a:t>Tales of the Empire serisi hangi platformda yayınlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konsey kralı seçer</a:t>
+              <a:t>HBO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi aynı şeydir</a:t>
+              <a:t>Netflix</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biri askeri, biri siyasi</a:t>
+              <a:t>Amazon Prime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Senato kılıç kullanır</a:t>
+              <a:t>Disney+</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı kristalleri ne işe yarar?</a:t>
+              <a:t>Dave Filoni Star Wars evreninde hangi görevdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece süstür</a:t>
+              <a:t>Yaratıcı yönetmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji deposudur</a:t>
+              <a:t>Seslendirme sanatçısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıcın kalbidir</a:t>
+              <a:t>Kurgucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıcı ağırlaştırır</a:t>
+              <a:t>Oyuncu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Maul bir Sith mi yoksa Jedi mı?</a:t>
+              <a:t>Star Wars: Visions serisinin özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gri Jedi</a:t>
+              <a:t>Anime stili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sith</a:t>
+              <a:t>Belgesel stili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi</a:t>
+              <a:t>Sessiz film</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbiri</a:t>
+              <a:t>Müzikal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hyperdrive ne işe yarar?</a:t>
+              <a:t>Mandalorian dizisi hangi zaman diliminde geçer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık hızına çıkmak</a:t>
+              <a:t>Dönüş'ten sonra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenleri yok etmek</a:t>
+              <a:t>Klon Savaşları sırasında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaşmak</a:t>
+              <a:t>Bölüm 1'den önce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İletişim kurmak</a:t>
+              <a:t>Yeni Umut'tan önce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda'nın kuklasını oynatan ünlü isim kimdir?</a:t>
+              <a:t>Jedi ve Sith arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harrison Ford</a:t>
+              <a:t>Kılıç rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frank Oz</a:t>
+              <a:t>Gücün kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Hamill</a:t>
+              <a:t>Kıyafet tarzı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>George Lucas</a:t>
+              <a:t>Yaşadıkları yer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chewbacca'nın sesi hangi hayvan seslerinden üretilmiştir?</a:t>
+              <a:t>Işın kılıcı ve lazer kılıcı terimleri için hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aslan ve kaplan</a:t>
+              <a:t>İkisi farklı silahlardır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Köpek ve kedi</a:t>
+              <a:t>Lazer kılıcı bir hatadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayı ve mors</a:t>
+              <a:t>İkisi aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuş ve balina</a:t>
+              <a:t>Işın kılıcı daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Vader'ın ikonik nefes sesi nasıl kaydedilmiştir?</a:t>
+              <a:t>Darth Vader ile Anakin Skywalker arasındaki ilişki nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan nefesiyle</a:t>
+              <a:t>Kardeş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilgisayar efektiyle</a:t>
+              <a:t>Aynı kişidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dalgıç tüpüyle</a:t>
+              <a:t>Düşman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vantilatörle</a:t>
+              <a:t>Baba-oğul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ewoklar hangi filmde ilk kez görülmüştür?</a:t>
+              <a:t>Cumhuriyet ile İmparatorluk arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Empire Strikes Back</a:t>
+              <a:t>Irk çeşitliliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A New Hope</a:t>
+              <a:t>Gemi türleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Return of the Jedi</a:t>
+              <a:t>Gezegen sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Phantom Menace</a:t>
+              <a:t>Yönetim biçimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı ve lazer kılıcı terimleri için hangisi doğrudur?</a:t>
+              <a:t>2024 yılında çıkan 'The Acolyte' dizisi hangi dönemi anlatır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi farklı silahlardır</a:t>
+              <a:t>Yeni Cumhuriyet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lazer kılıcı bir hatadır</a:t>
+              <a:t>Yüksek Cumhuriyet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi aynıdır</a:t>
+              <a:t>Birinci Düzen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı daha güçlüdür</a:t>
+              <a:t>Galaktik İç Savaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavin 4 gezegeni nesiyle meşhurdur?</a:t>
+              <a:t>Güç'ün Aydınlık ve Karanlık tarafını ne belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çöl iklimi</a:t>
+              <a:t>Kullanıcının niyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asi üssü</a:t>
+              <a:t>Kılıç rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sith tapınağı</a:t>
+              <a:t>Gezegen konumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Klon fabrikası</a:t>
+              <a:t>Dövüş tekniği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luke Skywalker'ın orijinal soyadı ne olacaktı?</a:t>
+              <a:t>Klone Trooper ve Stormtrooper farkı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Skywalker</a:t>
+              <a:t>İsimleri aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Solo</a:t>
+              <a:t>Kökenleri farklıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Starkiller</a:t>
+              <a:t>Zırhları aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenobi</a:t>
+              <a:t>Silahları farklıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>R2-D2'nun ismi nereden gelmiştir?</a:t>
+              <a:t>Yoda'nın türü ile ilgili bilinen yanlış nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kurgu dosyasından</a:t>
+              <a:t>Türü hiç açıklanmamıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yönetmenin köpeği</a:t>
+              <a:t>Yoda bir droiddir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üretim kodu</a:t>
+              <a:t>Yoda bir Sith'tir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rastgele seçildi</a:t>
+              <a:t>Yoda bir insandır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tatooine gezegeninin en belirgin özelliği nedir?</a:t>
+              <a:t>X-Wing ve TIE Fighter arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç su olmaması</a:t>
+              <a:t>İkisi de uzayda uçamaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çift güneş</a:t>
+              <a:t>Hızları aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çift ay</a:t>
+              <a:t>İkisi de aynı taraftır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli yağmur</a:t>
+              <a:t>İttifak ve İmparatorluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı sesleri nasıl oluşturulmuştur?</a:t>
+              <a:t>Boba Fett ve Jango Fett arasındaki ilişki nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal seslerle</a:t>
+              <a:t>Klon ve orijinali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gitar sesiyle</a:t>
+              <a:t>Baba ve oğul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski televizyonla</a:t>
+              <a:t>Hiçbir bağları yok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Synthesizer ile</a:t>
+              <a:t>Kardeş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars logosundaki yazı tipi özel midir?</a:t>
+              <a:t>Millennium Falcon bir savaş gemisi midir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet, özel tasarlandı</a:t>
+              <a:t>Sadece bir yolcu gemisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>El yazısı</a:t>
+              <a:t>Uzay istasyonudur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır, Times New Roman</a:t>
+              <a:t>Hayır, kargo gemisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arial</a:t>
+              <a:t>Evet, bir savaş gemisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boba Fett'in ilk göründüğü yer film midir?</a:t>
+              <a:t>Palpatine ile Darth Sidious arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet, ilk film</a:t>
+              <a:t>Savaş arkadaşlarıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır, tatil özel bölümü</a:t>
+              <a:t>Baba ve oğuldurlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır, bir kitap</a:t>
+              <a:t>Aynı kişidirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır, çizgi roman</a:t>
+              <a:t>Biri öğretmendir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stormtrooper zırhı neyden yapılmıştır?</a:t>
+              <a:t>Jedi Konseyi ile Senato arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deri</a:t>
+              <a:t>Konsey kralı seçer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>İkisi aynı şeydir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastoid</a:t>
+              <a:t>Biri askeri, biri siyasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alüminyum</a:t>
+              <a:t>Senato kılıç kullanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars evreninde paranın adı nedir?</a:t>
+              <a:t>Işın kılıcı kristalleri ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın</a:t>
+              <a:t>Sadece süstür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Euro</a:t>
+              <a:t>Enerji deposudur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dolar</a:t>
+              <a:t>Kılıcın kalbidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Credit</a:t>
+              <a:t>Kılıcı ağırlaştırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk filmde kaç gezegen görülür?</a:t>
+              <a:t>Darth Maul bir Sith mi yoksa Jedi mı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beş</a:t>
+              <a:t>Gri Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbiri</a:t>
+              <a:t>Sith</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tatooine ve Alderaan</a:t>
+              <a:t>Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bir</a:t>
+              <a:t>Hiçbiri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Vader ile Anakin Skywalker arasındaki ilişki nedir?</a:t>
+              <a:t>Andor dizisinin ana karakteri Cassian Andor'u kim canlandırmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeş</a:t>
+              <a:t>John Boyega</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aynı kişidir</a:t>
+              <a:t>Oscar Isaac</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düşman</a:t>
+              <a:t>Pedro Pascal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baba-oğul</a:t>
+              <a:t>Diego Luna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Han Solo'nun gemisi Millennium Falcon'un sahibi kimdi?</a:t>
+              <a:t>Hyperdrive ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Vader</a:t>
+              <a:t>Işık hızına çıkmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luke Skywalker</a:t>
+              <a:t>Gezegenleri yok etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Obi-Wan</a:t>
+              <a:t>Savaşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lando Calrissian</a:t>
+              <a:t>İletişim kurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars serisinin yaratıcısı kimdir?</a:t>
+              <a:t>Yoda'nın kuklasını oynatan ünlü isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Steven Spielberg</a:t>
+              <a:t>Harrison Ford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Cameron</a:t>
+              <a:t>Frank Oz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>George Lucas</a:t>
+              <a:t>Mark Hamill</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>J.J. Abrams</a:t>
+              <a:t>George Lucas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Han Solo karakterini canlandıran ünlü oyuncu kimdir?</a:t>
+              <a:t>Chewbacca'nın sesi hangi hayvan seslerinden üretilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harrison Ford</a:t>
+              <a:t>Aslan ve kaplan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ewan McGregor</a:t>
+              <a:t>Köpek ve kedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Hamill</a:t>
+              <a:t>Ayı ve mors</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liam Neeson</a:t>
+              <a:t>Kuş ve balina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prenses Leia'yı canlandıran oyuncu kimdir?</a:t>
+              <a:t>Darth Vader'ın ikonik nefes sesi nasıl kaydedilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natalie Portman</a:t>
+              <a:t>İnsan nefesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Felicity Jones</a:t>
+              <a:t>Bilgisayar efektiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daisy Ridley</a:t>
+              <a:t>Dalgıç tüpüyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carrie Fisher</a:t>
+              <a:t>Vantilatörle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars müziklerini besteleyen efsanevi isim kimdir?</a:t>
+              <a:t>Ewoklar hangi filmde ilk kez görülmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danny Elfman</a:t>
+              <a:t>The Empire Strikes Back</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hans Zimmer</a:t>
+              <a:t>A New Hope</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Howard Shore</a:t>
+              <a:t>Return of the Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Williams</a:t>
+              <a:t>The Phantom Menace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Vader'ı seslendiren ikonik oyuncu kimdir?</a:t>
+              <a:t>Yavin 4 gezegeni nesiyle meşhurdur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Earl Jones</a:t>
+              <a:t>Çöl iklimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frank Oz</a:t>
+              <a:t>Asi üssü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Christopher Lee</a:t>
+              <a:t>Sith tapınağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian McDiarmid</a:t>
+              <a:t>Klon fabrikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi Ustası Obi-Wan Kenobi'yi kim oynamıştır?</a:t>
+              <a:t>Luke Skywalker'ın orijinal soyadı ne olacaktı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alec Guinness</a:t>
+              <a:t>Skywalker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harrison Ford</a:t>
+              <a:t>Solo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuel L. Jackson</a:t>
+              <a:t>Starkiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayden Christensen</a:t>
+              <a:t>Kenobi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda'nın seslendirmesini yapan kişi kimdir?</a:t>
+              <a:t>R2-D2'nun ismi nereden gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frank Oz</a:t>
+              <a:t>Bir kurgu dosyasından</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liam Neeson</a:t>
+              <a:t>Yönetmenin köpeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Hamill</a:t>
+              <a:t>Üretim kodu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>George Lucas</a:t>
+              <a:t>Rastgele seçildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Padme Amidala karakterini kim canlandırmıştır?</a:t>
+              <a:t>Tatooine gezegeninin en belirgin özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natalie Portman</a:t>
+              <a:t>Hiç su olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daisy Ridley</a:t>
+              <a:t>Çift güneş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carrie Fisher</a:t>
+              <a:t>Çift ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keira Knightley</a:t>
+              <a:t>Sürekli yağmur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lucasfilm şirketinin kurucusu kimdir?</a:t>
+              <a:t>Işın kılıcı sesleri nasıl oluşturulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Disney</a:t>
+              <a:t>Doğal seslerle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>George Lucas</a:t>
+              <a:t>Gitar sesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bob Iger</a:t>
+              <a:t>Eski televizyonla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Steven Spielberg</a:t>
+              <a:t>Synthesizer ile</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet ile İmparatorluk arasındaki temel fark nedir?</a:t>
+              <a:t>Ahsoka dizisinde başrolü kim oynamaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Irk çeşitliliği</a:t>
+              <a:t>Mary Elizabeth Winstead</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gemi türleri</a:t>
+              <a:t>Rosario Dawson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegen sayısı</a:t>
+              <a:t>Daisy Ridley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yönetim biçimi</a:t>
+              <a:t>Natasha Liu Bordizzo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mace Windu rolünü kim oynamıştır?</a:t>
+              <a:t>Star Wars logosundaki yazı tipi özel midir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Morgan Freeman</a:t>
+              <a:t>Evet, özel tasarlandı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Will Smith</a:t>
+              <a:t>El yazısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denzel Washington</a:t>
+              <a:t>Hayır, Times New Roman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuel L. Jackson</a:t>
+              <a:t>Arial</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güç'ün Aydınlık ve Karanlık tarafını ne belirler?</a:t>
+              <a:t>Star Wars: Skeleton Crew dizisinin odak noktası kimlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kullanıcının niyeti</a:t>
+              <a:t>Droidler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıç rengi</a:t>
+              <a:t>Sithler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegen konumu</a:t>
+              <a:t>Çocuklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş tekniği</a:t>
+              <a:t>Ödül avcıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Klone Trooper ve Stormtrooper farkı nedir?</a:t>
+              <a:t>The Mandalorian dizisinin maskeli ana karakterinin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsimleri aynıdır</a:t>
+              <a:t>Din Djarin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kökenleri farklıdır</a:t>
+              <a:t>Bo-Katan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zırhları aynıdır</a:t>
+              <a:t>Kuiil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Silahları farklıdır</a:t>
+              <a:t>Greef Karga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda'nın türü ile ilgili bilinen yanlış nedir?</a:t>
+              <a:t>Grogu halk arasında hangi isimle anılmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türü hiç açıklanmamıştır</a:t>
+              <a:t>Green Kid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda bir droiddir</a:t>
+              <a:t>Force Child</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda bir Sith'tir</a:t>
+              <a:t>Baby Yoda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda bir insandır</a:t>
+              <a:t>Little Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>X-Wing ve TIE Fighter arasındaki temel fark nedir?</a:t>
+              <a:t>Star Wars serisinin gelecekteki filmlerinde Rey Skywalker'ı kim canlandırmaya devam edecek?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de uzayda uçamaz</a:t>
+              <a:t>Daisy Ridley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızları aynıdır</a:t>
+              <a:t>Emma Watson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de aynı taraftır</a:t>
+              <a:t>Anya Taylor-Joy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İttifak ve İmparatorluk</a:t>
+              <a:t>Florence Pugh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boba Fett ve Jango Fett arasındaki ilişki nedir?</a:t>
+              <a:t>Bad Batch dizisi hangi türde bir yapımdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Klon ve orijinali</a:t>
+              <a:t>Kısa film</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baba ve oğul</a:t>
+              <a:t>Animasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir bağları yok</a:t>
+              <a:t>Reality Show</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeş</a:t>
+              <a:t>Belgesel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>