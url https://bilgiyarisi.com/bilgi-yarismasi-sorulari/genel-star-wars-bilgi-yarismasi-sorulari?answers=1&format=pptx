--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi ve Sith arasındaki temel fark nedir?</a:t>
+              <a:t>Disney+ platformunda yayınlanan ve Boba Fett'i konu alan dizi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıç rengi</a:t>
+              <a:t>Ahsoka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gücün kullanımı</a:t>
+              <a:t>The Book of Boba Fett</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıyafet tarzı</a:t>
+              <a:t>Andor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşadıkları yer</a:t>
+              <a:t>The Mandalorian</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millennium Falcon bir savaş gemisi midir?</a:t>
+              <a:t>Star Wars Outlaws hangi oyun türündedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bir yolcu gemisidir</a:t>
+              <a:t>Strateji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzay istasyonudur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Açık dünya aksiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayır, kargo gemisidir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Spor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet, bir savaş gemisidir</a:t>
+              <a:t>Korku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Palpatine ile Darth Sidious arasındaki fark nedir?</a:t>
+              <a:t>Lucasfilm'in başkanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Savaş arkadaşlarıdır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kathleen Kennedy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baba ve oğuldurlar</a:t>
+              <a:t>George Lucas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aynı kişidirler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jon Favreau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biri öğretmendir</a:t>
+              <a:t>Dave Filoni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi Konseyi ile Senato arasındaki fark nedir?</a:t>
+              <a:t>Tales of the Empire serisi hangi platformda yayınlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konsey kralı seçer</a:t>
+              <a:t>HBO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi aynı şeydir</a:t>
+              <a:t>Netflix</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,117 +3090,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Biri askeri, biri siyasi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amazon Prime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Senato kılıç kullanır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Disney+</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı kristalleri ne işe yarar?</a:t>
+              <a:t>Dave Filoni Star Wars evreninde hangi görevdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece süstür</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaratıcı yönetmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji deposudur</a:t>
+              <a:t>Seslendirme sanatçısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kılıcın kalbidir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurgucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıcı ağırlaştırır</a:t>
+              <a:t>Oyuncu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Maul bir Sith mi yoksa Jedi mı?</a:t>
+              <a:t>Star Wars: Visions serisinin özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,117 +4340,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gri Jedi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Anime stili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sith</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Belgesel stili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi</a:t>
+              <a:t>Sessiz film</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbiri</a:t>
+              <a:t>Müzikal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hyperdrive ne işe yarar?</a:t>
+              <a:t>Mandalorian dizisi hangi zaman diliminde geçer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık hızına çıkmak</a:t>
+              <a:t>Dönüş'ten sonra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenleri yok etmek</a:t>
+              <a:t>Klon Savaşları sırasında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaşmak</a:t>
+              <a:t>Bölüm 1'den önce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İletişim kurmak</a:t>
+              <a:t>Yeni Umut'tan önce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda'nın kuklasını oynatan ünlü isim kimdir?</a:t>
+              <a:t>Jedi ve Sith arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harrison Ford</a:t>
+              <a:t>Kılıç rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frank Oz</a:t>
+              <a:t>Gücün kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Hamill</a:t>
+              <a:t>Kıyafet tarzı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>George Lucas</a:t>
+              <a:t>Yaşadıkları yer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chewbacca'nın sesi hangi hayvan seslerinden üretilmiştir?</a:t>
+              <a:t>Işın kılıcı ve lazer kılıcı terimleri için hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aslan ve kaplan</a:t>
+              <a:t>İkisi farklı silahlardır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Köpek ve kedi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lazer kılıcı bir hatadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ayı ve mors</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İkisi aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuş ve balina</a:t>
+              <a:t>Işın kılıcı daha güçlüdür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Vader'ın ikonik nefes sesi nasıl kaydedilmiştir?</a:t>
+              <a:t>Darth Vader ile Anakin Skywalker arasındaki ilişki nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan nefesiyle</a:t>
+              <a:t>Kardeş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgisayar efektiyle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aynı kişidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dalgıç tüpüyle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Düşman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vantilatörle</a:t>
+              <a:t>Baba-oğul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ewoklar hangi filmde ilk kez görülmüştür?</a:t>
+              <a:t>Cumhuriyet ile İmparatorluk arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Empire Strikes Back</a:t>
+              <a:t>Irk çeşitliliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A New Hope</a:t>
+              <a:t>Gemi türleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,117 +8291,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Return of the Jedi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gezegen sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>The Phantom Menace</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yönetim biçimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı ve lazer kılıcı terimleri için hangisi doğrudur?</a:t>
+              <a:t>2024 yılında çıkan 'The Acolyte' dizisi hangi dönemi anlatır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi farklı silahlardır</a:t>
+              <a:t>Yeni Cumhuriyet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lazer kılıcı bir hatadır</a:t>
+              <a:t>Yüksek Cumhuriyet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi aynıdır</a:t>
+              <a:t>Birinci Düzen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı daha güçlüdür</a:t>
+              <a:t>Galaktik İç Savaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavin 4 gezegeni nesiyle meşhurdur?</a:t>
+              <a:t>Güç'ün Aydınlık ve Karanlık tarafını ne belirler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çöl iklimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kullanıcının niyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asi üssü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kılıç rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sith tapınağı</a:t>
+              <a:t>Gezegen konumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Klon fabrikası</a:t>
+              <a:t>Dövüş tekniği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luke Skywalker'ın orijinal soyadı ne olacaktı?</a:t>
+              <a:t>Klone Trooper ve Stormtrooper farkı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Skywalker</a:t>
+              <a:t>İsimleri aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,117 +10402,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Solo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kökenleri farklıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Starkiller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zırhları aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenobi</a:t>
+              <a:t>Silahları farklıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>R2-D2'nun ismi nereden gelmiştir?</a:t>
+              <a:t>Yoda'nın türü ile ilgili bilinen yanlış nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir kurgu dosyasından</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türü hiç açıklanmamıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yönetmenin köpeği</a:t>
+              <a:t>Yoda bir droiddir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üretim kodu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yoda bir Sith'tir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rastgele seçildi</a:t>
+              <a:t>Yoda bir insandır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tatooine gezegeninin en belirgin özelliği nedir?</a:t>
+              <a:t>X-Wing ve TIE Fighter arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç su olmaması</a:t>
+              <a:t>İkisi de uzayda uçamaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çift güneş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hızları aynıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çift ay</a:t>
+              <a:t>İkisi de aynı taraftır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sürekli yağmur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İttifak ve İmparatorluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işın kılıcı sesleri nasıl oluşturulmuştur?</a:t>
+              <a:t>Boba Fett ve Jango Fett arasındaki ilişki nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğal seslerle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Klon ve orijinali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gitar sesiyle</a:t>
+              <a:t>Baba ve oğul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski televizyonla</a:t>
+              <a:t>Hiçbir bağları yok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Synthesizer ile</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kardeş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars logosundaki yazı tipi özel midir?</a:t>
+              <a:t>Millennium Falcon bir savaş gemisi midir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evet, özel tasarlandı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece bir yolcu gemisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>El yazısı</a:t>
+              <a:t>Uzay istasyonudur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayır, Times New Roman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır, kargo gemisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arial</a:t>
+              <a:t>Evet, bir savaş gemisidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boba Fett'in ilk göründüğü yer film midir?</a:t>
+              <a:t>Palpatine ile Darth Sidious arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet, ilk film</a:t>
+              <a:t>Savaş arkadaşlarıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,117 +14117,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayır, tatil özel bölümü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Baba ve oğuldurlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayır, bir kitap</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aynı kişidirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır, çizgi roman</a:t>
+              <a:t>Biri öğretmendir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stormtrooper zırhı neyden yapılmıştır?</a:t>
+              <a:t>Jedi Konseyi ile Senato arasındaki fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deri</a:t>
+              <a:t>Konsey kralı seçer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelik</a:t>
+              <a:t>İkisi aynı şeydir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastoid</a:t>
+              <a:t>Biri askeri, biri siyasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alüminyum</a:t>
+              <a:t>Senato kılıç kullanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars evreninde paranın adı nedir?</a:t>
+              <a:t>Işın kılıcı kristalleri ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın</a:t>
+              <a:t>Sadece süstür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Euro</a:t>
+              <a:t>Enerji deposudur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dolar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kılıcın kalbidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Credit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kılıcı ağırlaştırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk filmde kaç gezegen görülür?</a:t>
+              <a:t>Darth Maul bir Sith mi yoksa Jedi mı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beş</a:t>
+              <a:t>Gri Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hiçbiri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sith</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tatooine ve Alderaan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bir</a:t>
+              <a:t>Hiçbiri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Vader ile Anakin Skywalker arasındaki ilişki nedir?</a:t>
+              <a:t>Andor dizisinin ana karakteri Cassian Andor'u kim canlandırmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeş</a:t>
+              <a:t>John Boyega</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aynı kişidir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oscar Isaac</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düşman</a:t>
+              <a:t>Pedro Pascal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Baba-oğul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diego Luna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Han Solo'nun gemisi Millennium Falcon'un sahibi kimdi?</a:t>
+              <a:t>Hyperdrive ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Darth Vader</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Işık hızına çıkmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luke Skywalker</a:t>
+              <a:t>Gezegenleri yok etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Obi-Wan</a:t>
+              <a:t>Savaşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lando Calrissian</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İletişim kurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars serisinin yaratıcısı kimdir?</a:t>
+              <a:t>Yoda'nın kuklasını oynatan ünlü isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Steven Spielberg</a:t>
+              <a:t>Harrison Ford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>James Cameron</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Frank Oz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>George Lucas</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mark Hamill</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>J.J. Abrams</a:t>
+              <a:t>George Lucas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Han Solo karakterini canlandıran ünlü oyuncu kimdir?</a:t>
+              <a:t>Chewbacca'nın sesi hangi hayvan seslerinden üretilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Harrison Ford</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aslan ve kaplan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ewan McGregor</a:t>
+              <a:t>Köpek ve kedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mark Hamill</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ayı ve mors</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liam Neeson</a:t>
+              <a:t>Kuş ve balina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prenses Leia'yı canlandıran oyuncu kimdir?</a:t>
+              <a:t>Darth Vader'ın ikonik nefes sesi nasıl kaydedilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natalie Portman</a:t>
+              <a:t>İnsan nefesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Felicity Jones</a:t>
+              <a:t>Bilgisayar efektiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daisy Ridley</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dalgıç tüpüyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Carrie Fisher</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vantilatörle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star Wars müziklerini besteleyen efsanevi isim kimdir?</a:t>
+              <a:t>Ewoklar hangi filmde ilk kez görülmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danny Elfman</a:t>
+              <a:t>The Empire Strikes Back</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hans Zimmer</a:t>
+              <a:t>A New Hope</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,117 +20922,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Howard Shore</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Return of the Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>John Williams</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The Phantom Menace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Darth Vader'ı seslendiren ikonik oyuncu kimdir?</a:t>
+              <a:t>Yavin 4 gezegeni nesiyle meşhurdur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>James Earl Jones</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çöl iklimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Frank Oz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asi üssü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Christopher Lee</a:t>
+              <a:t>Sith tapınağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian McDiarmid</a:t>
+              <a:t>Klon fabrikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jedi Ustası Obi-Wan Kenobi'yi kim oynamıştır?</a:t>
+              <a:t>Luke Skywalker'ın orijinal soyadı ne olacaktı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Alec Guinness</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Skywalker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harrison Ford</a:t>
+              <a:t>Solo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Samuel L. Jackson</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Starkiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayden Christensen</a:t>
+              <a:t>Kenobi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda'nın seslendirmesini yapan kişi kimdir?</a:t>
+              <a:t>R2-D2'nun ismi nereden gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Frank Oz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir kurgu dosyasından</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liam Neeson</a:t>
+              <a:t>Yönetmenin köpeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mark Hamill</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Üretim kodu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>George Lucas</a:t>
+              <a:t>Rastgele seçildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Padme Amidala karakterini kim canlandırmıştır?</a:t>
+              <a:t>Tatooine gezegeninin en belirgin özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Natalie Portman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hiç su olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daisy Ridley</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çift güneş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carrie Fisher</a:t>
+              <a:t>Çift ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keira Knightley</a:t>
+              <a:t>Sürekli yağmur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lucasfilm şirketinin kurucusu kimdir?</a:t>
+              <a:t>Işın kılıcı sesleri nasıl oluşturulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Disney</a:t>
+              <a:t>Doğal seslerle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>George Lucas</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gitar sesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bob Iger</a:t>
+              <a:t>Eski televizyonla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Steven Spielberg</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Synthesizer ile</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet ile İmparatorluk arasındaki temel fark nedir?</a:t>
+              <a:t>Ahsoka dizisinde başrolü kim oynamaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Irk çeşitliliği</a:t>
+              <a:t>Mary Elizabeth Winstead</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gemi türleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rosario Dawson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegen sayısı</a:t>
+              <a:t>Daisy Ridley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yönetim biçimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Natasha Liu Bordizzo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mace Windu rolünü kim oynamıştır?</a:t>
+              <a:t>Star Wars logosundaki yazı tipi özel midir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Morgan Freeman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet, özel tasarlandı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Will Smith</a:t>
+              <a:t>El yazısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denzel Washington</a:t>
+              <a:t>Hayır, Times New Roman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Samuel L. Jackson</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arial</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güç'ün Aydınlık ve Karanlık tarafını ne belirler?</a:t>
+              <a:t>Star Wars: Skeleton Crew dizisinin odak noktası kimlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kullanıcının niyeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Droidler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılıç rengi</a:t>
+              <a:t>Sithler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gezegen konumu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çocuklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dövüş tekniği</a:t>
+              <a:t>Ödül avcıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Klone Trooper ve Stormtrooper farkı nedir?</a:t>
+              <a:t>The Mandalorian dizisinin maskeli ana karakterinin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,117 +27373,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsimleri aynıdır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Din Djarin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kökenleri farklıdır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bo-Katan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zırhları aynıdır</a:t>
+              <a:t>Kuiil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Silahları farklıdır</a:t>
+              <a:t>Greef Karga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda'nın türü ile ilgili bilinen yanlış nedir?</a:t>
+              <a:t>Grogu halk arasında hangi isimle anılmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türü hiç açıklanmamıştır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Green Kid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda bir droiddir</a:t>
+              <a:t>Force Child</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yoda bir Sith'tir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Baby Yoda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoda bir insandır</a:t>
+              <a:t>Little Jedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>X-Wing ve TIE Fighter arasındaki temel fark nedir?</a:t>
+              <a:t>Star Wars serisinin gelecekteki filmlerinde Rey Skywalker'ı kim canlandırmaya devam edecek?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İkisi de uzayda uçamaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daisy Ridley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızları aynıdır</a:t>
+              <a:t>Emma Watson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkisi de aynı taraftır</a:t>
+              <a:t>Anya Taylor-Joy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İttifak ve İmparatorluk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Florence Pugh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boba Fett ve Jango Fett arasındaki ilişki nedir?</a:t>
+              <a:t>Bad Batch dizisi hangi türde bir yapımdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,117 +29602,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Klon ve orijinali</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kısa film</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Baba ve oğul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Animasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir bağları yok</a:t>
+              <a:t>Reality Show</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeş</a:t>
+              <a:t>Belgesel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>