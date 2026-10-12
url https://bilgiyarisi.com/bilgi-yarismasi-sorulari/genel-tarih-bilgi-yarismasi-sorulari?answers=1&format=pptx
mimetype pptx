--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihte bilinen ilk yazılı hukuk kuralları olan 'Urukagina Yasaları' hangi medeniyet tarafından oluşturulmuştur?</a:t>
+              <a:t>Uzay yarışını başlatan ilk yapay uydu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akad</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sputnik 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asur</a:t>
+              <a:t>Hubble</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil</a:t>
+              <a:t>Apollo 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sümer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Voyager</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil halkının ana geçim kaynağı ve ekonomilerinin temel direği neydi?</a:t>
+              <a:t>Neil Armstrong Ay'a ayak bastığında hangi ülkeyi temsil ediyordu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarım ve ticaret</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Madencilik</a:t>
+              <a:t>SSCB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayvancılık</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Balıkçılık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerlerin edebi açıdan en önemli eseri olan destan hangisidir?</a:t>
+              <a:t>Uzay yarışının temel amacı neydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaratılış Destanı</a:t>
+              <a:t>Doğa araştırması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlyada</a:t>
+              <a:t>Ticari kazanç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,117 +2347,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gılgamış Destanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Turizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Odysseia</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teknolojik üstünlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mezopotamya medeniyetlerinde 'kral' aynı zamanda hangi sıfatı taşırdı?</a:t>
+              <a:t>Sputnik 1 hangi yıl fırlatılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tanrı'nın yeryüzündeki temsilcisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1965</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüccar</a:t>
+              <a:t>1960</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Filozof</a:t>
+              <a:t>1945</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Savaşçı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1957</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1215 yılında imzalanan ve kralın yetkilerini sınırlayan ilk belge olarak kabul edilen tarihi metin hangisidir?</a:t>
+              <a:t>Yuri Gagarin'in uzay aracı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Westphalia Antlaşması</a:t>
+              <a:t>Apollo 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,117 +3715,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Magna Carta</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cenevre Sözleşmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vostok 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan Hakları Evrensel Beyannamesi</a:t>
+              <a:t>Soyuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1789 Fransız İhtilali sonrasında yayımlanan ve 'İnsan ve Yurttaş Hakları Bildirisi' olarak bilinen metnin temel amacı nedir?</a:t>
+              <a:t>Ay'a iniş yapan insanları taşıyan araç hangi ülkeden fırlatıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece soylulara hak tanımak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kuralları anayasaya eklemek</a:t>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutlak monarşiyi güçlendirmek</a:t>
+              <a:t>Hindistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eşitlik, özgürlük ve kardeşlik ilkelerini yerleştirmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>SSCB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birleşmiş Milletler tarafından 10 Aralık 1948'de kabul edilen temel metin hangisidir?</a:t>
+              <a:t>Tarihte bilinen ilk yazılı hukuk kuralları olan 'Urukagina Yasaları' hangi medeniyet tarafından oluşturulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris Şartı</a:t>
+              <a:t>Akad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Versay Barış Antlaşması</a:t>
+              <a:t>Asur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlantik Bildirisi</a:t>
+              <a:t>Babil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan Hakları Evrensel Beyannamesi</a:t>
+              <a:t>Sümer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1689 yılında İngiltere'de kabul edilen ve parlamento ile kral arasındaki güç dengesini düzenleyen belge hangisidir?</a:t>
+              <a:t>Dünyanın ilk merkezi imparatorluğunu kuran ve Sümer şehir devletlerini tek çatı altında toplayan hükümdar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Habeas Corpus Yasası</a:t>
+              <a:t>Nabukadnezar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bill of Rights (Haklar Bildirisi)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gılgamış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reform Fermanı</a:t>
+              <a:t>Hammurabi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Napolyon Kanunları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sargon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin bağımsızlığını ilan ettiği ve 'tüm insanların eşit yaratıldığı' vurgusunu içeren 1776 tarihli belge hangisidir?</a:t>
+              <a:t>Babil'in en ünlü hükümdarı Hammurabi'nin hazırladığı yasaların temel özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gettysburg Konuşması</a:t>
+              <a:t>Sadece dini kurallar içermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anayasa Değişikliği</a:t>
+              <a:t>İnsancıl ve esnek olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marshall Planı</a:t>
+              <a:t>Sadece ticaret hukukunu kapsaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD Bağımsızlık Bildirgesi</a:t>
+              <a:t>Kısasa kısas esasına dayanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern insan hakları kavramının temelini oluşturan 'doğal haklar' düşüncesi hangi dönemde yaygınlaşmıştır?</a:t>
+              <a:t>Sümerlerin tapınaklarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi Devrimi</a:t>
+              <a:t>Agora</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Çağ</a:t>
+              <a:t>Piramit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Çağ</a:t>
+              <a:t>Akropolis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aydınlanma Çağı</a:t>
+              <a:t>Ziggurat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birleşmiş Milletler'in ana merkezi hangi şehirde bulunmaktadır?</a:t>
+              <a:t>Sümerler tarafından geliştirilen ve daha sonra birçok medeniyet tarafından kullanılan yazı türü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>New York</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fenike alfabesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Latin alfabesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brüksel</a:t>
+              <a:t>Hiyeroglif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cenevre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çivi yazısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın ilk merkezi imparatorluğunu kuran ve Sümer şehir devletlerini tek çatı altında toplayan hükümdar kimdir?</a:t>
+              <a:t>Uzay yarışının ana iki rakibi hangi devletlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nabukadnezar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD ve SSCB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gılgamış</a:t>
+              <a:t>Çin ve Rusya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammurabi</a:t>
+              <a:t>Japonya ve Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sargon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngiltere ve Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan Hakları Evrensel Beyannamesi'nin hazırlanmasında büyük emeği olan ve komisyon başkanlığını yürüten isim kimdir?</a:t>
+              <a:t>Akadlar, Sümer kültüründen etkilenerek hangi alanda büyük ilerleme kaydetmişlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Franklin Roosevelt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Askeri teşkilatlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eleanor Roosevelt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Denizcilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nelson Mandela</a:t>
+              <a:t>Tıp bilimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Winston Churchill</a:t>
+              <a:t>Demir işleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihte 'kişi özgürlüğünü' güvence altına alan, haksız tutuklamaları engelleyen ilk yasal düzenlemelerden biri hangisidir?</a:t>
+              <a:t>Babil'in Asma Bahçeleri, hangi medeniyetin mimari mirası olarak kabul edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma Hukuku</a:t>
+              <a:t>Akad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammurabi Kanunları</a:t>
+              <a:t>Elam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızılhaç Sözleşmesi</a:t>
+              <a:t>Sümer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Habeas Corpus</a:t>
+              <a:t>Yeni Babil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan hakları ihlallerini izleyen ve merkezi Cenevre'de bulunan BM organı hangisidir?</a:t>
+              <a:t>Sümerlerin astronomi alanında yaptığı çalışmalar sonucunda elde ettikleri en önemli başarı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya Sağlık Örgütü</a:t>
+              <a:t>Teleskopu icat etmeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UNESCO</a:t>
+              <a:t>Yılı 365 gün olarak hesaplamaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan Hakları Konseyi</a:t>
+              <a:t>Ay ve Güneş tutulmalarını hesaplamaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası Çalışma Örgütü</a:t>
+              <a:t>Gezegenlerin yörüngelerini çizmemeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi İnsan Hakları Evrensel Beyannamesi'nin temel amaçlarından biri değildir?</a:t>
+              <a:t>Akad İmparatorluğu'nun başkenti neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayrımcılığı yasaklamak</a:t>
+              <a:t>Lagaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temel özgürlükleri güvence altına almak</a:t>
+              <a:t>Ur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Devletlerin sınırlarını mutlak şekilde korumak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Babil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsan onurunu korumak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Agade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkinci Dünya Savaşı sonrasında dünya barışını ve insan haklarını korumak amacıyla kurulan uluslararası örgüt hangisidir?</a:t>
+              <a:t>Babil halkının ana geçim kaynağı ve ekonomilerinin temel direği neydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Avrupa Konseyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarım ve ticaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Birleşmiş Milletler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Madencilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NATO</a:t>
+              <a:t>Hayvancılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milletler Cemiyeti</a:t>
+              <a:t>Balıkçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin tarihinde 'İlk İmparator' olarak bilinen ve Terrakotta Ordusu'nu yaptıran hükümdar kimdir?</a:t>
+              <a:t>Sümerlerin edebi açıdan en önemli eseri olan destan hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kubilay Han</a:t>
+              <a:t>Yaratılış Destanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Han Wudi</a:t>
+              <a:t>İlyada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,117 +13492,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mao Zedong</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gılgamış Destanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Qin Shi Huang</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Odysseia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da 1868'de başlayan ve ülkenin modernleşmesini sağlayan restorasyon süreci hangisidir?</a:t>
+              <a:t>Mezopotamya medeniyetlerinde 'kral' aynı zamanda hangi sıfatı taşırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Heian Dönemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tanrı'nın yeryüzündeki temsilcisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edo Dönemi</a:t>
+              <a:t>Tüccar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Meiji Restorasyonu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Filozof</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Showa Dönemi</a:t>
+              <a:t>Savaşçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore tarihinde 1443 yılında Kral Sejong tarafından icat edilen ve dünyadaki en bilimsel alfabelerden biri kabul edilen sistem hangisidir?</a:t>
+              <a:t>1215 yılında imzalanan ve kralın yetkilerini sınırlayan ilk belge olarak kabul edilen tarihi metin hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hanzi</a:t>
+              <a:t>Westphalia Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hiragana</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Magna Carta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hangul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cenevre Sözleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanji</a:t>
+              <a:t>İnsan Hakları Evrensel Beyannamesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon feodal toplumunda 'savaşçı sınıf' olarak bilinen ve 'Bushido' kurallarına göre yaşayan grup hangisidir?</a:t>
+              <a:t>1789 Fransız İhtilali sonrasında yayımlanan ve 'İnsan ve Yurttaş Hakları Bildirisi' olarak bilinen metnin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şogun</a:t>
+              <a:t>Sadece soylulara hak tanımak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ninja</a:t>
+              <a:t>Dini kuralları anayasaya eklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daimyo</a:t>
+              <a:t>Mutlak monarşiyi güçlendirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuray</a:t>
+              <a:t>Eşitlik, özgürlük ve kardeşlik ilkelerini yerleştirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin'in kuzey sınırlarını Moğol ve Türk akınlarından korumak için inşa edilen devasa yapının adı nedir?</a:t>
+              <a:t>Birleşmiş Milletler tarafından 10 Aralık 1948'de kabul edilen temel metin hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potala Sarayı</a:t>
+              <a:t>Paris Şartı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasak Şehir</a:t>
+              <a:t>Versay Barış Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,117 +16464,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çin Seddi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atlantik Bildirisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gök Tapınağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan Hakları Evrensel Beyannamesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil'in en ünlü hükümdarı Hammurabi'nin hazırladığı yasaların temel özelliği nedir?</a:t>
+              <a:t>Ay'a ayak basan ilk insan kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece dini kurallar içermesi</a:t>
+              <a:t>Yuri Gagarin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsancıl ve esnek olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Neil Armstrong</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ticaret hukukunu kapsaması</a:t>
+              <a:t>John Glenn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kısasa kısas esasına dayanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buzz Aldrin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore Yarımadası'nda 918-1392 yılları arasında hüküm süren ve ülkeye ismini veren hanedan hangisidir?</a:t>
+              <a:t>1689 yılında İngiltere'de kabul edilen ve parlamento ile kral arasındaki güç dengesini düzenleyen belge hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joseon</a:t>
+              <a:t>Habeas Corpus Yasası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,117 +17832,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Silla</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bill of Rights (Haklar Bildirisi)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Goryeo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Reform Fermanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baekje</a:t>
+              <a:t>Napolyon Kanunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın başkenti Tokyo'nun eski adı nedir?</a:t>
+              <a:t>ABD'nin bağımsızlığını ilan ettiği ve 'tüm insanların eşit yaratıldığı' vurgusunu içeren 1776 tarihli belge hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nara</a:t>
+              <a:t>Gettysburg Konuşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyoto</a:t>
+              <a:t>Anayasa Değişikliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osaka</a:t>
+              <a:t>Marshall Planı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edo</a:t>
+              <a:t>ABD Bağımsızlık Bildirgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin'de Konfüçyüsçülük felsefesinin temelini oluşturan en önemli değer nedir?</a:t>
+              <a:t>Modern insan hakları kavramının temelini oluşturan 'doğal haklar' düşüncesi hangi dönemde yaygınlaşmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysellik</a:t>
+              <a:t>Sanayi Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aileye ve atalara saygı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Antik Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutlak itaat</a:t>
+              <a:t>Orta Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Savaşçılık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aydınlanma Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın geleneksel, doğa ruhlarına tapınmayı esas alan yerel dini hangisidir?</a:t>
+              <a:t>Birleşmiş Milletler'in ana merkezi hangi şehirde bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Budizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konfüçyüsçülük</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taoizm</a:t>
+              <a:t>Brüksel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şintoizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cenevre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin tarihinde kağıdı, pusulayı ve barutu icat eden dönem hangi hanedanlık zamanına denk gelir?</a:t>
+              <a:t>İnsan Hakları Evrensel Beyannamesi'nin hazırlanmasında büyük emeği olan ve komisyon başkanlığını yürüten isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Qing Hanedanı</a:t>
+              <a:t>Franklin Roosevelt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ming Hanedanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eleanor Roosevelt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tang Hanedanı</a:t>
+              <a:t>Nelson Mandela</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Han Hanedanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Winston Churchill</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore'nin 'Üç Krallık' döneminde yer almayan devlet hangisidir?</a:t>
+              <a:t>Tarihte 'kişi özgürlüğünü' güvence altına alan, haksız tutuklamaları engelleyen ilk yasal düzenlemelerden biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yamato</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roma Hukuku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Silla</a:t>
+              <a:t>Hammurabi Kanunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Goguryeo</a:t>
+              <a:t>Kızılhaç Sözleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Baekje</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Habeas Corpus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzak Doğu kültüründe 'Çay Seremonisi' sanatına ne ad verilir?</a:t>
+              <a:t>İnsan hakları ihlallerini izleyen ve merkezi Cenevre'de bulunan BM organı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ikebana</a:t>
+              <a:t>Dünya Sağlık Örgütü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çado</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>UNESCO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Origami</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan Hakları Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Calligraphy</a:t>
+              <a:t>Uluslararası Çalışma Örgütü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul'un fethiyle Orta Çağ'ı kapatıp Yeni Çağ'ı başlatan Osmanlı padişahı kimdir?</a:t>
+              <a:t>Aşağıdakilerden hangisi İnsan Hakları Evrensel Beyannamesi'nin temel amaçlarından biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fatih Sultan Mehmet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ayrımcılığı yasaklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Bayezid</a:t>
+              <a:t>Temel özgürlükleri güvence altına almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yavuz Sultan Selim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devletlerin sınırlarını mutlak şekilde korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanuni Sultan Süleyman</a:t>
+              <a:t>İnsan onurunu korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransız İhtilali hangi yıl gerçekleşmiştir?</a:t>
+              <a:t>İkinci Dünya Savaşı sonrasında dünya barışını ve insan haklarını korumak amacıyla kurulan uluslararası örgüt hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1789</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avrupa Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1815</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birleşmiş Milletler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1776</a:t>
+              <a:t>NATO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1850</a:t>
+              <a:t>Milletler Cemiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın dönüm noktası kabul edilen ve 'Ya İstiklal Ya Ölüm' parolasıyla kazanılan muharebe hangisidir?</a:t>
+              <a:t>Çin tarihinde 'İlk İmparator' olarak bilinen ve Terrakotta Ordusu'nu yaptıran hükümdar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Kubilay Han</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanakkale Savaşı</a:t>
+              <a:t>Han Wudi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü Savaşı</a:t>
+              <a:t>Mao Zedong</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:t>Qin Shi Huang</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerlerin tapınaklarına ne ad verilir?</a:t>
+              <a:t>Ay'a iniş yapan ünlü Amerikan uzay görevinin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agora</a:t>
+              <a:t>Mercury 7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Piramit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Apollo 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akropolis</a:t>
+              <a:t>Gemini 5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ziggurat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Skylab</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da firavunlar için inşa edilen anıtsal mezarlara ne ad verilir?</a:t>
+              <a:t>Japonya'da 1868'de başlayan ve ülkenin modernleşmesini sağlayan restorasyon süreci hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akropol</a:t>
+              <a:t>Heian Dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Panteon</a:t>
+              <a:t>Edo Dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,117 +26123,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ziggurat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Meiji Restorasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Piramit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Showa Dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerler tarafından geliştirilen ve daha sonra birçok medeniyet tarafından kullanılan yazı türü hangisidir?</a:t>
+              <a:t>Uzay yarışı hangi dönemde yaşanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenike alfabesi</a:t>
+              <a:t>İkinci Dünya Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Latin alfabesi</a:t>
+              <a:t>Sanayi Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiyeroglif</a:t>
+              <a:t>Orta Çağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çivi yazısı</a:t>
+              <a:t>Soğuk Savaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akadlar, Sümer kültüründen etkilenerek hangi alanda büyük ilerleme kaydetmişlerdir?</a:t>
+              <a:t>SSCB'nin uzaya gönderdiği ilk canlı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Askeri teşkilatlanma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir maymun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizcilik</a:t>
+              <a:t>Bir fare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tıp bilimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Laika (Köpek)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demir işleme</a:t>
+              <a:t>Bir kedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil'in Asma Bahçeleri, hangi medeniyetin mimari mirası olarak kabul edilir?</a:t>
+              <a:t>Ay'a insanlı iniş hangi yıl gerçekleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akad</a:t>
+              <a:t>1955</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elam</a:t>
+              <a:t>1980</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümer</a:t>
+              <a:t>1975</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Babil</a:t>
+              <a:t>1969</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerlerin astronomi alanında yaptığı çalışmalar sonucunda elde ettikleri en önemli başarı nedir?</a:t>
+              <a:t>ABD'nin uzay çalışmalarını yürüten kurum hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teleskopu icat etmeleri</a:t>
+              <a:t>Roscosmos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,117 +28977,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yılı 365 gün olarak hesaplamaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>NASA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ay ve Güneş tutulmalarını hesaplamaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ESA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenlerin yörüngelerini çizmemeleri</a:t>
+              <a:t>SpaceX</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akad İmparatorluğu'nun başkenti neresidir?</a:t>
+              <a:t>Uzay yarışında 'Ay'a ilk kim ulaşacak' hedefi kime aitti?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lagaş</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,111 +29726,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ur</a:t>
+              <a:t>SSCB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,117 +29838,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Babil</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Agade</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>