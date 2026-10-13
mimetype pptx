--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay, 2016 yılında İstanbul Cup'ı kazanarak hangi unvanı elde eden ilk Türk tenisçi olmuştur?</a:t>
+              <a:t>Jannik Sinner'in 2024 yılında kazandığı ilk Grand Slam turnuvası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat madalyası kazanan ilk Türk</a:t>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>WTA turnuvası kazanan ilk Türk</a:t>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grand Slam kazanan ilk Türk</a:t>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya 1 numarası olan ilk Türk</a:t>
+              <a:t>Fransa Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayla Aksu, Berfu Cengiz ve İpek Öz gibi isimlerin yer aldığı kuşak, Türk tenisinin hangi dönemini temsil eder?</a:t>
+              <a:t>Sinner, Next Gen ATP Finalleri'ni kazanmış mıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay sonrası yeni nesil yükseliş</a:t>
+              <a:t>Finalde kaybetti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kort tenisi yerine salon tenisine geçiş dönemi</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece çiftler tenisine odaklanan dönem</a:t>
+              <a:t>Katılmadı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teniste altyapı çalışmalarının duraklama dönemi</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli tenisçi Berfu Cengiz, kariyerinde hangi Grand Slam turnuvalarının elemelerinde mücadele ederek tecrübe kazanmıştır?</a:t>
+              <a:t>Jannik Sinner'in antrenörü kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ABD Açık</a:t>
+              <a:t>Boris Becker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Roland Garros</a:t>
+              <a:t>Goran Ivanisevic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dört Grand Slam'in elemelerinde de</a:t>
+              <a:t>Andre Agassi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Wimbledon</a:t>
+              <a:t>Darren Cahill</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Tenis Federasyonu tarafından düzenlenen ve Türk oyuncuların gelişimine katkı sağlayan en önemli profesyonel turnuva serisi hangisidir?</a:t>
+              <a:t>Sinner, Grand Slam kazanan ilk İtalyan erkek oyuncu mudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Davis Cup</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fed Cup</a:t>
+              <a:t>İkinci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grand Slam Serisi</a:t>
+              <a:t>Üçüncü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ITF World Tennis Tour</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teniste servis atışı sırasında topun fileye çarpıp servis karesinin içine düşmesi durumunda ne olur?</a:t>
+              <a:t>Sinner'in korttaki sakin tavrı için hangi terim kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Puan doğrudan karşı tarafa yazılır</a:t>
+              <a:t>Duygusal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun durdurulur ve hakem seti iptal eder</a:t>
+              <a:t>Sıcakkanlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis kullanan oyuncu puanı kaybeder</a:t>
+              <a:t>Agresif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Let kararı verilir ve servis tekrarlanır</a:t>
+              <a:t>Buz adam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek elle yapılan backhand vuruşunda, raketin geriye çekilme aşamasında en önemli unsur nedir?</a:t>
+              <a:t>Çağla Büyükakçay, 2016 yılında İstanbul Cup'ı kazanarak hangi unvanı elde eden ilk Türk tenisçi olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa sadece bilek gücüyle vurulması</a:t>
+              <a:t>Olimpiyat madalyası kazanan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketin omuz hizasında geriye alınması ve omuz rotasyonu</a:t>
+              <a:t>WTA turnuvası kazanan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun tamamen karşıya dönük olması</a:t>
+              <a:t>Grand Slam kazanan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketin yere paralel şekilde sürüklenmesi</a:t>
+              <a:t>Dünya 1 numarası olan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vole vuruşu genellikle kortun hangi bölgesinde ve nasıl bir hareketle gerçekleştirilir?</a:t>
+              <a:t>Çağla Büyükakçay, 2016 yılında hangi Grand Slam turnuvasına ana tablodan doğrudan katılan ilk Türk kadın tenisçi olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kort dışından, yüksek bir lob vuruşuyla</a:t>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dip çizgi gerisinde, geniş bir savurma hareketiyle</a:t>
+              <a:t>Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis karesinin ortasında, topa spin vererek</a:t>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>File önünde, top yere değmeden kısa ve kontrollü bir blok hareketiyle</a:t>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis atarken topun havaya atılmasına ne ad verilir?</a:t>
+              <a:t>Genç yetenek Zeynep Sönmez, 2024 yılında hangi turnuvayı kazanarak WTA şampiyonluğu yaşayan tarihteki ikinci Türk tenisçi olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slice</a:t>
+              <a:t>Bükreş Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toss</a:t>
+              <a:t>Mérida Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Flat</a:t>
+              <a:t>Budapeşte Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topspin</a:t>
+              <a:t>Prag Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çift el backhand vuruşunda, baskın olmayan elin (solak olmayanlar için sol el) temel görevi nedir?</a:t>
+              <a:t>Türkiye'yi Olimpiyat Oyunları'nda temsil eden ilk kadın tenisçimiz kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa falso vermek için raketi döndürmek</a:t>
+              <a:t>Başak Eraydın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketi tamamen serbest bırakmak</a:t>
+              <a:t>Çağla Büyükakçay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dengeyi bozarak topun hızını kesmek</a:t>
+              <a:t>İpek Şenoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vuruşa güç ve yön kontrolü sağlamak</a:t>
+              <a:t>Pemra Özgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vole vuruşlarında oyuncunun en sık yaptığı hata aşağıdakilerden hangisidir?</a:t>
+              <a:t>Marsel İlhan, Grand Slam turnuvalarında ana tabloya kalan ilk Türk erkek tenisçi olarak hangi turnuvada büyük ses getirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raket yüzeyini kapalı tutmak</a:t>
+              <a:t>2009 ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa doğru adım atmak</a:t>
+              <a:t>2008 Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketi çok geriye çekerek geniş bir savurma yapmak</a:t>
+              <a:t>2010 Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizlerini hafif bükmek</a:t>
+              <a:t>2011 Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis çeşitlerinden olan 'Slice' servisin temel amacı nedir?</a:t>
+              <a:t>İpek Şenoğlu, Grand Slam tarihinde bir maç kazanan ilk Türk tenisçi unvanını hangi turnuvada (çift kadınlarda) elde etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu fileye en yakın noktaya düşürmek</a:t>
+              <a:t>Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa falso vererek sekme sonrası yön değiştirmesini sağlamak</a:t>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu mümkün olduğunca yükseğe atmak</a:t>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece hıza odaklanarak rakibi şaşırtmak</a:t>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay, 2016 yılında hangi Grand Slam turnuvasına ana tablodan doğrudan katılan ilk Türk kadın tenisçi olmuştur?</a:t>
+              <a:t>Sinner, tenis kariyerinden önce hangi sporda oldukça başarılıydı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD Açık</a:t>
+              <a:t>Kayak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Garros</a:t>
+              <a:t>Futbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Basketbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Yüzme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backhand vuruşunda 'topspin' etkisini artırmak için raketin topa temas anındaki hareketi nasıl olmalıdır?</a:t>
+              <a:t>Çağla Büyükakçay, kariyerinin zirve noktasında dünya sıralamasında kaçıncı sıraya kadar yükselmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yukarıdan aşağıya sert bir vuruş</a:t>
+              <a:t>75</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdan yukarıya doğru süpürme hareketi</a:t>
+              <a:t>42</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topun tam orta noktasına dik vuruş</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamamen yatay bir düzlemde vuruş</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>File önünde yapılan vole vuruşunda raket tutuşu genellikle nasıl olmalıdır?</a:t>
+              <a:t>Türk tenis tarihinde ATP seviyesinde ilk 100'e giren ilk erkek tenisçimiz kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Western tutuş</a:t>
+              <a:t>Marsel İlhan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Continental tutuş</a:t>
+              <a:t>Cem İlkel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eastern forehand tutuşu</a:t>
+              <a:t>Altuğ Çelikbilek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki elle ağır tutuş</a:t>
+              <a:t>Ergi Kırkın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis kullanırken ayak hatası (foot fault) yapmamak için oyuncu neye dikkat etmelidir?</a:t>
+              <a:t>2024 itibarıyla Türkiye'nin en yüksek klasmanlı tenis turnuvası olarak kabul edilen ve İstanbul'da düzenlenen organizasyon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu fırlatırken zıplamamaya</a:t>
+              <a:t>Antalya Open</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temas anına kadar dip çizgiye basmamaya veya çizgiyi geçmemeye</a:t>
+              <a:t>TEB BNP Paribas İstanbul Open</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketle fileye dokunmamaya</a:t>
+              <a:t>İstanbul Challenger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis karesini dışarıdan kullanmamaya</a:t>
+              <a:t>İstanbul Cup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backhand vuruşunda 'slice' (kesme) vuruşunun en büyük avantajı nedir?</a:t>
+              <a:t>Ayla Aksu, Berfu Cengiz ve İpek Öz gibi isimlerin yer aldığı kuşak, Türk tenisinin hangi dönemini temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vuruşun gücünü maksimuma çıkarır</a:t>
+              <a:t>Çağla Büyükakçay sonrası yeni nesil yükseliş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topun çok hızlı gitmesini sağlar</a:t>
+              <a:t>Kort tenisi yerine salon tenisine geçiş dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topun havada dönmesini engeller</a:t>
+              <a:t>Sadece çiftler tenisine odaklanan dönem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topun sekmesini düşürerek rakibi alçak topa zorlar</a:t>
+              <a:t>Teniste altyapı çalışmalarının duraklama dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vole vuruşunda başarılı olmak için oyuncunun duruş (pozisyon) tercihi ne olmalıdır?</a:t>
+              <a:t>Milli tenisçi Berfu Cengiz, kariyerinde hangi Grand Slam turnuvalarının elemelerinde mücadele ederek tecrübe kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daima kortun en arka çizgisinde beklemek</a:t>
+              <a:t>Sadece ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketi sürekli bel hizasında tutmak</a:t>
+              <a:t>Sadece Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Split-step yaparak topa doğru aktif bir şekilde hamle yapmak</a:t>
+              <a:t>Dört Grand Slam'in elemelerinde de</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece servis karesinin dışında durmak</a:t>
+              <a:t>Sadece Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roger Federer'in memleketi hangi ülkedir?</a:t>
+              <a:t>Türkiye Tenis Federasyonu tarafından düzenlenen ve Türk oyuncuların gelişimine katkı sağlayan en önemli profesyonel turnuva serisi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Davis Cup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avusturya</a:t>
+              <a:t>Fed Cup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Grand Slam Serisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>ITF World Tennis Tour</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in tek erkeklerde kazandığı toplam Grand Slam sayısı kaçtır?</a:t>
+              <a:t>Teniste servis atışı sırasında topun fileye çarpıp servis karesinin içine düşmesi durumunda ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>18</a:t>
+              <a:t>Puan doğrudan karşı tarafa yazılır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>22</a:t>
+              <a:t>Oyun durdurulur ve hakem seti iptal eder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>24</a:t>
+              <a:t>Servis kullanan oyuncu puanı kaybeder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Let kararı verilir ve servis tekrarlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in en çok şampiyonluk kazandığı Grand Slam turnuvası hangisidir?</a:t>
+              <a:t>Tek elle yapılan backhand vuruşunda, raketin geriye çekilme aşamasında en önemli unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Topa sadece bilek gücüyle vurulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Raketin omuz hizasında geriye alınması ve omuz rotasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD Açık</a:t>
+              <a:t>Vücudun tamamen karşıya dönük olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Garros</a:t>
+              <a:t>Raketin yere paralel şekilde sürüklenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer hangi yüzeydeki başarısıyla 'Çim Kortun Kralı' olarak anılır?</a:t>
+              <a:t>Vole vuruşu genellikle kortun hangi bölgesinde ve nasıl bir hareketle gerçekleştirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toprak</a:t>
+              <a:t>Kort dışından, yüksek bir lob vuruşuyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sert</a:t>
+              <a:t>Dip çizgi gerisinde, geniş bir savurma hareketiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çim</a:t>
+              <a:t>Servis karesinin ortasında, topa spin vererek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halı</a:t>
+              <a:t>File önünde, top yere değmeden kısa ve kontrollü bir blok hareketiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in profesyonel kariyerini noktaladığı turnuva hangisidir?</a:t>
+              <a:t>Servis atarken topun havaya atılmasına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Slice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Davis Cup</a:t>
+              <a:t>Toss</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ATP Finalleri</a:t>
+              <a:t>Flat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laver Cup</a:t>
+              <a:t>Topspin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genç yetenek Zeynep Sönmez, 2024 yılında hangi turnuvayı kazanarak WTA şampiyonluğu yaşayan tarihteki ikinci Türk tenisçi olmuştur?</a:t>
+              <a:t>Jannik Sinner'in en belirgin oyun özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bükreş Açık</a:t>
+              <a:t>File önü oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mérida Açık</a:t>
+              <a:t>Servis hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Budapeşte Açık</a:t>
+              <a:t>Agresif vuruşlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prag Açık</a:t>
+              <a:t>Defansif oyun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in imza vuruşu olan ve tek eliyle yaptığı vuruş türü hangisidir?</a:t>
+              <a:t>Çift el backhand vuruşunda, baskın olmayan elin (solak olmayanlar için sol el) temel görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Forehand</a:t>
+              <a:t>Topa falso vermek için raketi döndürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Drop shot</a:t>
+              <a:t>Raketi tamamen serbest bırakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slice</a:t>
+              <a:t>Dengeyi bozarak topun hızını kesmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backhand</a:t>
+              <a:t>Vuruşa güç ve yön kontrolü sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer, dünya 1 numarası olarak toplam kaç hafta kalmıştır?</a:t>
+              <a:t>Vole vuruşlarında oyuncunun en sık yaptığı hata aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>302</a:t>
+              <a:t>Raket yüzeyini kapalı tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>310</a:t>
+              <a:t>Topa doğru adım atmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>325</a:t>
+              <a:t>Raketi çok geriye çekerek geniş bir savurma yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>286</a:t>
+              <a:t>Dizlerini hafif bükmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in uzun yıllar boyunca koçluğunu yapan efsanevi isim kimdir?</a:t>
+              <a:t>Servis çeşitlerinden olan 'Slice' servisin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stefan Edberg</a:t>
+              <a:t>Topu fileye en yakın noktaya düşürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ivan Ljubicic</a:t>
+              <a:t>Topa falso vererek sekme sonrası yön değiştirmesini sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Severin Luthi</a:t>
+              <a:t>Topu mümkün olduğunca yükseğe atmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andre Agassi</a:t>
+              <a:t>Sadece hıza odaklanarak rakibi şaşırtmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer kariyerindeki ilk Grand Slam şampiyonluğunu hangi yıl kazandı?</a:t>
+              <a:t>Backhand vuruşunda 'topspin' etkisini artırmak için raketin topa temas anındaki hareketi nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2007</a:t>
+              <a:t>Yukarıdan aşağıya sert bir vuruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2005</a:t>
+              <a:t>Aşağıdan yukarıya doğru süpürme hareketi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2003</a:t>
+              <a:t>Topun tam orta noktasına dik vuruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2001</a:t>
+              <a:t>Tamamen yatay bir düzlemde vuruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in 2004-2008 yılları arasında aralıksız kaç hafta 1 numarada kaldığı rekor hala kırılamamıştır?</a:t>
+              <a:t>File önünde yapılan vole vuruşunda raket tutuşu genellikle nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>237</a:t>
+              <a:t>Western tutuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>250</a:t>
+              <a:t>Continental tutuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>200</a:t>
+              <a:t>Eastern forehand tutuşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>180</a:t>
+              <a:t>İki elle ağır tutuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer, 2009 yılında hangi turnuvayı kazanarak kariyer 'Grand Slam'ini tamamlamıştır?</a:t>
+              <a:t>Servis kullanırken ayak hatası (foot fault) yapmamak için oyuncu neye dikkat etmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Topu fırlatırken zıplamamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Garros</a:t>
+              <a:t>Temas anına kadar dip çizgiye basmamaya veya çizgiyi geçmemeye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD Açık</a:t>
+              <a:t>Raketle fileye dokunmamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Servis karesini dışarıdan kullanmamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in profesyonel kariyerinde kazandığı toplam ATP turnuvası sayısı kaçtır?</a:t>
+              <a:t>Backhand vuruşunda 'slice' (kesme) vuruşunun en büyük avantajı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>98</a:t>
+              <a:t>Vuruşun gücünü maksimuma çıkarır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>110</a:t>
+              <a:t>Topun çok hızlı gitmesini sağlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>103</a:t>
+              <a:t>Topun havada dönmesini engeller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>85</a:t>
+              <a:t>Topun sekmesini düşürerek rakibi alçak topa zorlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in 2017 yılında Grand Slam kazandığı yaş kaçtır?</a:t>
+              <a:t>Vole vuruşunda başarılı olmak için oyuncunun duruş (pozisyon) tercihi ne olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>37</a:t>
+              <a:t>Daima kortun en arka çizgisinde beklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>35</a:t>
+              <a:t>Raketi sürekli bel hizasında tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>36</a:t>
+              <a:t>Split-step yaparak topa doğru aktif bir şekilde hamle yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>34</a:t>
+              <a:t>Sadece servis karesinin dışında durmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer, 2001 Wimbledon'da kimi yenerek dünya tenisinin dikkatini üzerine çekmiştir?</a:t>
+              <a:t>Roger Federer'in memleketi hangi ülkedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tim Henman</a:t>
+              <a:t>İsviçre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andre Agassi</a:t>
+              <a:t>Avusturya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lleyton Hewitt</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pete Sampras</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in kariyerindeki tek Olimpiyat tekler altın madalyası hangi yıldadır?</a:t>
+              <a:t>Federer'in tek erkeklerde kazandığı toplam Grand Slam sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2012</a:t>
+              <a:t>18</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç yok</a:t>
+              <a:t>22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2008</a:t>
+              <a:t>24</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2004</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'yi Olimpiyat Oyunları'nda temsil eden ilk kadın tenisçimiz kimdir?</a:t>
+              <a:t>Jannik Sinner'in saç rengi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başak Eraydın</a:t>
+              <a:t>Sarışın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay</a:t>
+              <a:t>Kumral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpek Şenoğlu</a:t>
+              <a:t>Siyah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pemra Özgen</a:t>
+              <a:t>Turuncu/Kızıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rafael Nadal hangi ülkenin vatandaşıdır?</a:t>
+              <a:t>Federer'in en çok şampiyonluk kazandığı Grand Slam turnuvası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanya</a:t>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portekiz</a:t>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marsel İlhan, Grand Slam turnuvalarında ana tabloya kalan ilk Türk erkek tenisçi olarak hangi turnuvada büyük ses getirmiştir?</a:t>
+              <a:t>Sinner, dünya sıralamasında 1 numaraya yükselen ilk İtalyan mıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2009 ABD Açık</a:t>
+              <a:t>İkinci İtalyan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2008 Avustralya Açık</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2010 Wimbledon</a:t>
+              <a:t>Hiç ulaşamadı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2011 Roland Garros</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpek Şenoğlu, Grand Slam tarihinde bir maç kazanan ilk Türk tenisçi unvanını hangi turnuvada (çift kadınlarda) elde etmiştir?</a:t>
+              <a:t>Sinner'in hayran grubuna ne isim verilmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Garros</a:t>
+              <a:t>Sinner Squad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Carota Boys</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Italian Fans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD Açık</a:t>
+              <a:t>Red Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay, kariyerinin zirve noktasında dünya sıralamasında kaçıncı sıraya kadar yükselmiştir?</a:t>
+              <a:t>Sinner'in Avustralya Açık 2024 finalindeki rakibi kimdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>75</a:t>
+              <a:t>Daniil Medvedev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>42</a:t>
+              <a:t>Rafael Nadal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60</a:t>
+              <a:t>Novak Djokovic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Carlos Alcaraz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tenis tarihinde ATP seviyesinde ilk 100'e giren ilk erkek tenisçimiz kimdir?</a:t>
+              <a:t>Jannik Sinner'in doğum yılı hangi aralıktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marsel İlhan</a:t>
+              <a:t>2006-2010</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cem İlkel</a:t>
+              <a:t>1996-2000</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altuğ Çelikbilek</a:t>
+              <a:t>1990-1995</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ergi Kırkın</a:t>
+              <a:t>2001-2005</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2024 itibarıyla Türkiye'nin en yüksek klasmanlı tenis turnuvası olarak kabul edilen ve İstanbul'da düzenlenen organizasyon hangisidir?</a:t>
+              <a:t>Sinner'in favori zemini hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antalya Open</a:t>
+              <a:t>Çim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TEB BNP Paribas İstanbul Open</a:t>
+              <a:t>Toprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Challenger</a:t>
+              <a:t>Sert zemin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Cup</a:t>
+              <a:t>Halı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>