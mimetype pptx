--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay, 2016 yılında İstanbul Cup'ı kazanarak hangi unvanı elde eden ilk Türk tenisçi olmuştur?</a:t>
+              <a:t>Jannik Sinner'in 2024 yılında kazandığı ilk Grand Slam turnuvası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat madalyası kazanan ilk Türk</a:t>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>WTA turnuvası kazanan ilk Türk</a:t>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grand Slam kazanan ilk Türk</a:t>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya 1 numarası olan ilk Türk</a:t>
+              <a:t>Fransa Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayla Aksu, Berfu Cengiz ve İpek Öz gibi isimlerin yer aldığı kuşak, Türk tenisinin hangi dönemini temsil eder?</a:t>
+              <a:t>Sinner, Next Gen ATP Finalleri'ni kazanmış mıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çağla Büyükakçay sonrası yeni nesil yükseliş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Finalde kaybetti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kort tenisi yerine salon tenisine geçiş dönemi</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece çiftler tenisine odaklanan dönem</a:t>
+              <a:t>Katılmadı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Teniste altyapı çalışmalarının duraklama dönemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli tenisçi Berfu Cengiz, kariyerinde hangi Grand Slam turnuvalarının elemelerinde mücadele ederek tecrübe kazanmıştır?</a:t>
+              <a:t>Jannik Sinner'in antrenörü kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ABD Açık</a:t>
+              <a:t>Boris Becker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Roland Garros</a:t>
+              <a:t>Goran Ivanisevic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,117 +2347,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dört Grand Slam'in elemelerinde de</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Andre Agassi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece Wimbledon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Darren Cahill</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Tenis Federasyonu tarafından düzenlenen ve Türk oyuncuların gelişimine katkı sağlayan en önemli profesyonel turnuva serisi hangisidir?</a:t>
+              <a:t>Sinner, Grand Slam kazanan ilk İtalyan erkek oyuncu mudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Davis Cup</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fed Cup</a:t>
+              <a:t>İkinci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grand Slam Serisi</a:t>
+              <a:t>Üçüncü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>ITF World Tennis Tour</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teniste servis atışı sırasında topun fileye çarpıp servis karesinin içine düşmesi durumunda ne olur?</a:t>
+              <a:t>Sinner'in korttaki sakin tavrı için hangi terim kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Puan doğrudan karşı tarafa yazılır</a:t>
+              <a:t>Duygusal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun durdurulur ve hakem seti iptal eder</a:t>
+              <a:t>Sıcakkanlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis kullanan oyuncu puanı kaybeder</a:t>
+              <a:t>Agresif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Let kararı verilir ve servis tekrarlanır</a:t>
+              <a:t>Buz adam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek elle yapılan backhand vuruşunda, raketin geriye çekilme aşamasında en önemli unsur nedir?</a:t>
+              <a:t>Çağla Büyükakçay, 2016 yılında İstanbul Cup'ı kazanarak hangi unvanı elde eden ilk Türk tenisçi olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa sadece bilek gücüyle vurulması</a:t>
+              <a:t>Olimpiyat madalyası kazanan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketin omuz hizasında geriye alınması ve omuz rotasyonu</a:t>
+              <a:t>WTA turnuvası kazanan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun tamamen karşıya dönük olması</a:t>
+              <a:t>Grand Slam kazanan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketin yere paralel şekilde sürüklenmesi</a:t>
+              <a:t>Dünya 1 numarası olan ilk Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vole vuruşu genellikle kortun hangi bölgesinde ve nasıl bir hareketle gerçekleştirilir?</a:t>
+              <a:t>Çağla Büyükakçay, 2016 yılında hangi Grand Slam turnuvasına ana tablodan doğrudan katılan ilk Türk kadın tenisçi olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kort dışından, yüksek bir lob vuruşuyla</a:t>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dip çizgi gerisinde, geniş bir savurma hareketiyle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,111 +5325,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis karesinin ortasında, topa spin vererek</a:t>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>File önünde, top yere değmeden kısa ve kontrollü bir blok hareketiyle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis atarken topun havaya atılmasına ne ad verilir?</a:t>
+              <a:t>Genç yetenek Zeynep Sönmez, 2024 yılında hangi turnuvayı kazanarak WTA şampiyonluğu yaşayan tarihteki ikinci Türk tenisçi olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slice</a:t>
+              <a:t>Bükreş Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toss</a:t>
+              <a:t>Mérida Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Flat</a:t>
+              <a:t>Budapeşte Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topspin</a:t>
+              <a:t>Prag Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çift el backhand vuruşunda, baskın olmayan elin (solak olmayanlar için sol el) temel görevi nedir?</a:t>
+              <a:t>Türkiye'yi Olimpiyat Oyunları'nda temsil eden ilk kadın tenisçimiz kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa falso vermek için raketi döndürmek</a:t>
+              <a:t>Başak Eraydın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketi tamamen serbest bırakmak</a:t>
+              <a:t>Çağla Büyükakçay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,117 +6805,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dengeyi bozarak topun hızını kesmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İpek Şenoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vuruşa güç ve yön kontrolü sağlamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pemra Özgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vole vuruşlarında oyuncunun en sık yaptığı hata aşağıdakilerden hangisidir?</a:t>
+              <a:t>Marsel İlhan, Grand Slam turnuvalarında ana tabloya kalan ilk Türk erkek tenisçi olarak hangi turnuvada büyük ses getirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Raket yüzeyini kapalı tutmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2009 ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,111 +7436,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa doğru adım atmak</a:t>
+              <a:t>2008 Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Raketi çok geriye çekerek geniş bir savurma yapmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2010 Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizlerini hafif bükmek</a:t>
+              <a:t>2011 Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis çeşitlerinden olan 'Slice' servisin temel amacı nedir?</a:t>
+              <a:t>İpek Şenoğlu, Grand Slam tarihinde bir maç kazanan ilk Türk tenisçi unvanını hangi turnuvada (çift kadınlarda) elde etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu fileye en yakın noktaya düşürmek</a:t>
+              <a:t>Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Topa falso vererek sekme sonrası yön değiştirmesini sağlamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu mümkün olduğunca yükseğe atmak</a:t>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece hıza odaklanarak rakibi şaşırtmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay, 2016 yılında hangi Grand Slam turnuvasına ana tablodan doğrudan katılan ilk Türk kadın tenisçi olmuştur?</a:t>
+              <a:t>Sinner, tenis kariyerinden önce hangi sporda oldukça başarılıydı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ABD Açık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kayak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roland Garros</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Futbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Basketbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Yüzme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backhand vuruşunda 'topspin' etkisini artırmak için raketin topa temas anındaki hareketi nasıl olmalıdır?</a:t>
+              <a:t>Çağla Büyükakçay, kariyerinin zirve noktasında dünya sıralamasında kaçıncı sıraya kadar yükselmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yukarıdan aşağıya sert bir vuruş</a:t>
+              <a:t>75</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdan yukarıya doğru süpürme hareketi</a:t>
+              <a:t>42</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topun tam orta noktasına dik vuruş</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamamen yatay bir düzlemde vuruş</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>File önünde yapılan vole vuruşunda raket tutuşu genellikle nasıl olmalıdır?</a:t>
+              <a:t>Türk tenis tarihinde ATP seviyesinde ilk 100'e giren ilk erkek tenisçimiz kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,117 +10284,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Western tutuş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Marsel İlhan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Continental tutuş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cem İlkel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eastern forehand tutuşu</a:t>
+              <a:t>Altuğ Çelikbilek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki elle ağır tutuş</a:t>
+              <a:t>Ergi Kırkın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis kullanırken ayak hatası (foot fault) yapmamak için oyuncu neye dikkat etmelidir?</a:t>
+              <a:t>2024 itibarıyla Türkiye'nin en yüksek klasmanlı tenis turnuvası olarak kabul edilen ve İstanbul'da düzenlenen organizasyon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu fırlatırken zıplamamaya</a:t>
+              <a:t>Antalya Open</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,117 +11145,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Temas anına kadar dip çizgiye basmamaya veya çizgiyi geçmemeye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TEB BNP Paribas İstanbul Open</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Raketle fileye dokunmamaya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İstanbul Challenger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis karesini dışarıdan kullanmamaya</a:t>
+              <a:t>İstanbul Cup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backhand vuruşunda 'slice' (kesme) vuruşunun en büyük avantajı nedir?</a:t>
+              <a:t>Ayla Aksu, Berfu Cengiz ve İpek Öz gibi isimlerin yer aldığı kuşak, Türk tenisinin hangi dönemini temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vuruşun gücünü maksimuma çıkarır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çağla Büyükakçay sonrası yeni nesil yükseliş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topun çok hızlı gitmesini sağlar</a:t>
+              <a:t>Kort tenisi yerine salon tenisine geçiş dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topun havada dönmesini engeller</a:t>
+              <a:t>Sadece çiftler tenisine odaklanan dönem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Topun sekmesini düşürerek rakibi alçak topa zorlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teniste altyapı çalışmalarının duraklama dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vole vuruşunda başarılı olmak için oyuncunun duruş (pozisyon) tercihi ne olmalıdır?</a:t>
+              <a:t>Milli tenisçi Berfu Cengiz, kariyerinde hangi Grand Slam turnuvalarının elemelerinde mücadele ederek tecrübe kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daima kortun en arka çizgisinde beklemek</a:t>
+              <a:t>Sadece ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Raketi sürekli bel hizasında tutmak</a:t>
+              <a:t>Sadece Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Split-step yaparak topa doğru aktif bir şekilde hamle yapmak</a:t>
+              <a:t>Dört Grand Slam'in elemelerinde de</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece servis karesinin dışında durmak</a:t>
+              <a:t>Sadece Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roger Federer'in memleketi hangi ülkedir?</a:t>
+              <a:t>Türkiye Tenis Federasyonu tarafından düzenlenen ve Türk oyuncuların gelişimine katkı sağlayan en önemli profesyonel turnuva serisi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsviçre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Davis Cup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avusturya</a:t>
+              <a:t>Fed Cup</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Grand Slam Serisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ITF World Tennis Tour</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in tek erkeklerde kazandığı toplam Grand Slam sayısı kaçtır?</a:t>
+              <a:t>Teniste servis atışı sırasında topun fileye çarpıp servis karesinin içine düşmesi durumunda ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>18</a:t>
+              <a:t>Puan doğrudan karşı tarafa yazılır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>22</a:t>
+              <a:t>Oyun durdurulur ve hakem seti iptal eder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>24</a:t>
+              <a:t>Servis kullanan oyuncu puanı kaybeder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Let kararı verilir ve servis tekrarlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in en çok şampiyonluk kazandığı Grand Slam turnuvası hangisidir?</a:t>
+              <a:t>Tek elle yapılan backhand vuruşunda, raketin geriye çekilme aşamasında en önemli unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Topa sadece bilek gücüyle vurulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Raketin omuz hizasında geriye alınması ve omuz rotasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD Açık</a:t>
+              <a:t>Vücudun tamamen karşıya dönük olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Garros</a:t>
+              <a:t>Raketin yere paralel şekilde sürüklenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer hangi yüzeydeki başarısıyla 'Çim Kortun Kralı' olarak anılır?</a:t>
+              <a:t>Vole vuruşu genellikle kortun hangi bölgesinde ve nasıl bir hareketle gerçekleştirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toprak</a:t>
+              <a:t>Kort dışından, yüksek bir lob vuruşuyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sert</a:t>
+              <a:t>Dip çizgi gerisinde, geniş bir savurma hareketiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Servis karesinin ortasında, topa spin vererek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>File önünde, top yere değmeden kısa ve kontrollü bir blok hareketiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in profesyonel kariyerini noktaladığı turnuva hangisidir?</a:t>
+              <a:t>Servis atarken topun havaya atılmasına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Slice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Davis Cup</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toss</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ATP Finalleri</a:t>
+              <a:t>Flat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Laver Cup</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topspin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genç yetenek Zeynep Sönmez, 2024 yılında hangi turnuvayı kazanarak WTA şampiyonluğu yaşayan tarihteki ikinci Türk tenisçi olmuştur?</a:t>
+              <a:t>Jannik Sinner'in en belirgin oyun özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bükreş Açık</a:t>
+              <a:t>File önü oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,117 +17089,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mérida Açık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Servis hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Budapeşte Açık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Agresif vuruşlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prag Açık</a:t>
+              <a:t>Defansif oyun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in imza vuruşu olan ve tek eliyle yaptığı vuruş türü hangisidir?</a:t>
+              <a:t>Çift el backhand vuruşunda, baskın olmayan elin (solak olmayanlar için sol el) temel görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Forehand</a:t>
+              <a:t>Topa falso vermek için raketi döndürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Drop shot</a:t>
+              <a:t>Raketi tamamen serbest bırakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slice</a:t>
+              <a:t>Dengeyi bozarak topun hızını kesmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backhand</a:t>
+              <a:t>Vuruşa güç ve yön kontrolü sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer, dünya 1 numarası olarak toplam kaç hafta kalmıştır?</a:t>
+              <a:t>Vole vuruşlarında oyuncunun en sık yaptığı hata aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>302</a:t>
+              <a:t>Raket yüzeyini kapalı tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>310</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topa doğru adım atmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>325</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Raketi çok geriye çekerek geniş bir savurma yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>286</a:t>
+              <a:t>Dizlerini hafif bükmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in uzun yıllar boyunca koçluğunu yapan efsanevi isim kimdir?</a:t>
+              <a:t>Servis çeşitlerinden olan 'Slice' servisin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stefan Edberg</a:t>
+              <a:t>Topu fileye en yakın noktaya düşürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,117 +19318,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ivan Ljubicic</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topa falso vererek sekme sonrası yön değiştirmesini sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Severin Luthi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topu mümkün olduğunca yükseğe atmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andre Agassi</a:t>
+              <a:t>Sadece hıza odaklanarak rakibi şaşırtmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer kariyerindeki ilk Grand Slam şampiyonluğunu hangi yıl kazandı?</a:t>
+              <a:t>Backhand vuruşunda 'topspin' etkisini artırmak için raketin topa temas anındaki hareketi nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2007</a:t>
+              <a:t>Yukarıdan aşağıya sert bir vuruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,117 +20061,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2005</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşağıdan yukarıya doğru süpürme hareketi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2003</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topun tam orta noktasına dik vuruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2001</a:t>
+              <a:t>Tamamen yatay bir düzlemde vuruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in 2004-2008 yılları arasında aralıksız kaç hafta 1 numarada kaldığı rekor hala kırılamamıştır?</a:t>
+              <a:t>File önünde yapılan vole vuruşunda raket tutuşu genellikle nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,117 +20686,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>237</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Western tutuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>250</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Continental tutuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>200</a:t>
+              <a:t>Eastern forehand tutuşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>180</a:t>
+              <a:t>İki elle ağır tutuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer, 2009 yılında hangi turnuvayı kazanarak kariyer 'Grand Slam'ini tamamlamıştır?</a:t>
+              <a:t>Servis kullanırken ayak hatası (foot fault) yapmamak için oyuncu neye dikkat etmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Topu fırlatırken zıplamamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Garros</a:t>
+              <a:t>Temas anına kadar dip çizgiye basmamaya veya çizgiyi geçmemeye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD Açık</a:t>
+              <a:t>Raketle fileye dokunmamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Servis karesini dışarıdan kullanmamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in profesyonel kariyerinde kazandığı toplam ATP turnuvası sayısı kaçtır?</a:t>
+              <a:t>Backhand vuruşunda 'slice' (kesme) vuruşunun en büyük avantajı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>98</a:t>
+              <a:t>Vuruşun gücünü maksimuma çıkarır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>110</a:t>
+              <a:t>Topun çok hızlı gitmesini sağlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,117 +22408,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>103</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topun havada dönmesini engeller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>85</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topun sekmesini düşürerek rakibi alçak topa zorlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in 2017 yılında Grand Slam kazandığı yaş kaçtır?</a:t>
+              <a:t>Vole vuruşunda başarılı olmak için oyuncunun duruş (pozisyon) tercihi ne olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>37</a:t>
+              <a:t>Daima kortun en arka çizgisinde beklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>35</a:t>
+              <a:t>Raketi sürekli bel hizasında tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>36</a:t>
+              <a:t>Split-step yaparak topa doğru aktif bir şekilde hamle yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>34</a:t>
+              <a:t>Sadece servis karesinin dışında durmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer, 2001 Wimbledon'da kimi yenerek dünya tenisinin dikkatini üzerine çekmiştir?</a:t>
+              <a:t>Roger Federer'in memleketi hangi ülkedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tim Henman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İsviçre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andre Agassi</a:t>
+              <a:t>Avusturya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lleyton Hewitt</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pete Sampras</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Federer'in kariyerindeki tek Olimpiyat tekler altın madalyası hangi yıldadır?</a:t>
+              <a:t>Federer'in tek erkeklerde kazandığı toplam Grand Slam sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2012</a:t>
+              <a:t>18</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hiç yok</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2008</a:t>
+              <a:t>24</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2004</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'yi Olimpiyat Oyunları'nda temsil eden ilk kadın tenisçimiz kimdir?</a:t>
+              <a:t>Jannik Sinner'in saç rengi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başak Eraydın</a:t>
+              <a:t>Sarışın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay</a:t>
+              <a:t>Kumral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,117 +25380,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İpek Şenoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pemra Özgen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Turuncu/Kızıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rafael Nadal hangi ülkenin vatandaşıdır?</a:t>
+              <a:t>Federer'in en çok şampiyonluk kazandığı Grand Slam turnuvası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Avustralya Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanya</a:t>
+              <a:t>Wimbledon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portekiz</a:t>
+              <a:t>ABD Açık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin</a:t>
+              <a:t>Roland Garros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marsel İlhan, Grand Slam turnuvalarında ana tabloya kalan ilk Türk erkek tenisçi olarak hangi turnuvada büyük ses getirmiştir?</a:t>
+              <a:t>Sinner, dünya sıralamasında 1 numaraya yükselen ilk İtalyan mıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,117 +26630,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2009 ABD Açık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İkinci İtalyan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2008 Avustralya Açık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2010 Wimbledon</a:t>
+              <a:t>Hiç ulaşamadı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2011 Roland Garros</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpek Şenoğlu, Grand Slam tarihinde bir maç kazanan ilk Türk tenisçi unvanını hangi turnuvada (çift kadınlarda) elde etmiştir?</a:t>
+              <a:t>Sinner'in hayran grubuna ne isim verilmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roland Garros</a:t>
+              <a:t>Sinner Squad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Wimbledon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Carota Boys</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya Açık</a:t>
+              <a:t>Italian Fans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>ABD Açık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Red Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağla Büyükakçay, kariyerinin zirve noktasında dünya sıralamasında kaçıncı sıraya kadar yükselmiştir?</a:t>
+              <a:t>Sinner'in Avustralya Açık 2024 finalindeki rakibi kimdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,117 +28116,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>75</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daniil Medvedev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,57 +28234,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>42</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rafael Nadal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60</a:t>
+              <a:t>Novak Djokovic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Carlos Alcaraz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tenis tarihinde ATP seviyesinde ilk 100'e giren ilk erkek tenisçimiz kimdir?</a:t>
+              <a:t>Jannik Sinner'in doğum yılı hangi aralıktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Marsel İlhan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2006-2010</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cem İlkel</a:t>
+              <a:t>1996-2000</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altuğ Çelikbilek</a:t>
+              <a:t>1990-1995</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ergi Kırkın</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2001-2005</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2024 itibarıyla Türkiye'nin en yüksek klasmanlı tenis turnuvası olarak kabul edilen ve İstanbul'da düzenlenen organizasyon hangisidir?</a:t>
+              <a:t>Sinner'in favori zemini hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antalya Open</a:t>
+              <a:t>Çim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TEB BNP Paribas İstanbul Open</a:t>
+              <a:t>Toprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Challenger</a:t>
+              <a:t>Sert zemin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Cup</a:t>
+              <a:t>Halı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>