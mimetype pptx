--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern tıbbın babası olarak kabul edilen ve kendi adıyla anılan bir yeminle tanınan Antik Yunan hekimi kimdir?</a:t>
+              <a:t>İnsan vücudunun iç organlarını incelemek için kullanılan ilk görüntüleme teknolojisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristo</a:t>
+              <a:t>Ultrason</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokrates</a:t>
+              <a:t>MR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipokrat</a:t>
+              <a:t>Tomografi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galen</a:t>
+              <a:t>Röntgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern hemşireliğin kurucusu kabul edilen ve 'Lambalı Kadın' olarak bilinen kişi kimdir?</a:t>
+              <a:t>İnsülinin keşfi hangi diyabet türünün tedavisini değiştirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Clara Barton</a:t>
+              <a:t>Tip 2 Diyabet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Florence Nightingale</a:t>
+              <a:t>Prediyabet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dorothea Dix</a:t>
+              <a:t>Tip 1 Diyabet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elizabeth Blackwell</a:t>
+              <a:t>Gestasyonel Diyabet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anestezi (eter) ilk kez hangi yüzyılda cerrahi operasyonlarda kullanılmaya başlanmıştır?</a:t>
+              <a:t>Dünyanın ilk başarılı tüp bebek uygulaması hangi ülkede yapılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>17. Yüzyıl</a:t>
+              <a:t>Birleşik Krallık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20. Yüzyıl</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>18. Yüzyıl</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>19. Yüzyıl</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk başarılı insan kalp nakli 1967 yılında hangi cerrah tarafından gerçekleştirilmiştir?</a:t>
+              <a:t>Tıbbi teşhiste vücuttan kesitler alan cihaz hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Christiaan Barnard</a:t>
+              <a:t>Defibrilatör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denton Cooley</a:t>
+              <a:t>Bilgisayarlı Tomografi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norman Shumway</a:t>
+              <a:t>Stetoskop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael DeBakey</a:t>
+              <a:t>Otobos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinç kapalı, solunum ve dolaşım yoksa hangi temel yaşam desteği uygulanmalıdır?</a:t>
+              <a:t>Hangi yüzyılda anatomi çalışmaları üzerindeki yasaklar kalkmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece baş-çene pozisyonu</a:t>
+              <a:t>12. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalp masajı ve suni solunum</a:t>
+              <a:t>16. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırtına vurma</a:t>
+              <a:t>10. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece şok pozisyonu</a:t>
+              <a:t>14. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yetişkin bir kazazedeye yapılan kalp masajında göğüs kemiği ne kadar aşağı çöktürülmelidir?</a:t>
+              <a:t>Tıbbi etik kurallarının temelini oluşturan metin hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5-6 cm</a:t>
+              <a:t>Anayasa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8-10 cm</a:t>
+              <a:t>Cenevre Sözleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1-2 cm</a:t>
+              <a:t>İnsan Hakları Bildirgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 cm</a:t>
+              <a:t>Hipokrat Yemini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanamalı bir yarada turnike uygulaması hangi durumda tercih edilmelidir?</a:t>
+              <a:t>Modern cerrahide kullanılan laparoskopik yöntemin avantajı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parmak kesiklerinde</a:t>
+              <a:t>Genel anestezi zorunluluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hafif sıyrıklarda</a:t>
+              <a:t>Daha uzun operasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzuv kopması gibi durdurulamayan kanamalarda</a:t>
+              <a:t>Daha fazla kanama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burun kanamasında</a:t>
+              <a:t>Küçük kesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin boğazına yabancı cisim kaçtığında uygulanan manevranın adı nedir?</a:t>
+              <a:t>Modern tıbbın babası olarak kabul edilen ve kendi adıyla anılan bir yeminle tanınan Antik Yunan hekimi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rautek manevrası</a:t>
+              <a:t>Aristo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şok manevrası</a:t>
+              <a:t>Sokrates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koma manevrası</a:t>
+              <a:t>Hipokrat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heimlich manevrası</a:t>
+              <a:t>Galen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırık şüphesi olan bir bölgeye ilk yardımda temel kural nedir?</a:t>
+              <a:t>1928 yılında penisilini keşfederek antibiyotik çağını başlatan İskoç bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabitlemek (tespit etmek)</a:t>
+              <a:t>Louis Pasteur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hemen düzeltmeye çalışmak</a:t>
+              <a:t>Alexander Fleming</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcak uygulama yapmak</a:t>
+              <a:t>Robert Koch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Masaj yapmak</a:t>
+              <a:t>Edward Jenner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koma pozisyonu hangi durumlarda uygulanır?</a:t>
+              <a:t>İbn-i Sina'nın tıp dünyasında yüzyıllarca ders kitabı olarak okutulan ünlü eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırık vakalarında</a:t>
+              <a:t>Müfredat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilinç kapalı ancak solunum varsa</a:t>
+              <a:t>Kitabü'l-Havi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Solunum durduğunda</a:t>
+              <a:t>El-Kanun fi't-Tıb</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalp krizi geçirenlerde</a:t>
+              <a:t>Teşrih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yanıklarda ilk yapılması gereken işlem nedir?</a:t>
+              <a:t>Çiçek hastalığına karşı ilk başarılı aşıyı geliştirerek immünolojinin temelini atan isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diş macunu sürmek</a:t>
+              <a:t>Edward Jenner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yanan bölgeyi soğuk su altında tutmak</a:t>
+              <a:t>Joseph Lister</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yara bandı yapıştırmak</a:t>
+              <a:t>Wilhelm Röntgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoğurt sürmek</a:t>
+              <a:t>Florence Nightingale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1928 yılında penisilini keşfederek antibiyotik çağını başlatan İskoç bilim insanı kimdir?</a:t>
+              <a:t>Tıpta ameliyat sırasında hastanın ağrı duymamasını sağlayan uygulama nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louis Pasteur</a:t>
+              <a:t>Anestezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alexander Fleming</a:t>
+              <a:t>Biyopsi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert Koch</a:t>
+              <a:t>Diyaliz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edward Jenner</a:t>
+              <a:t>Antibiyotik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>112 Acil Çağrı Merkezi'ne bilgi verirken hangisi öncelikli olmalıdır?</a:t>
+              <a:t>Kan dolaşımını bilimsel olarak ilk kez doğru tanımlayan 17. yüzyıl İngiliz hekimi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi telefon numaranız</a:t>
+              <a:t>William Harvey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Havanın durumu</a:t>
+              <a:t>Andreas Vesalius</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olayın üzerinden ne kadar geçtiği</a:t>
+              <a:t>Ignaz Semmelweis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olay yerinin tam ve açık adresi</a:t>
+              <a:t>Paracelsus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarıca sokması veya arı sokması durumunda ilk yapılması gereken nedir?</a:t>
+              <a:t>Mikropların hastalıkların temel nedeni olduğunu kanıtlayan ve pastörizasyon yöntemini geliştiren bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkol sürmek</a:t>
+              <a:t>Gregor Mendel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İğneyi cımbızla çekmek</a:t>
+              <a:t>Robert Koch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölgeyi soğuk uygulama ile rahatlatmak</a:t>
+              <a:t>Charles Darwin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcak havlu koymak</a:t>
+              <a:t>Louis Pasteur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şok pozisyonunda kazazedenin vücudu nasıl konumlandırılmalıdır?</a:t>
+              <a:t>DNA'nın çift sarmal yapısını keşfeden bilim insanları kimlerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayaklar 30 cm yukarı kaldırılarak</a:t>
+              <a:t>Watson ve Crick</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzüstü yatırılarak</a:t>
+              <a:t>Rosalind Franklin ve Maurice Wilkins</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baş 30 cm aşağıda tutularak</a:t>
+              <a:t>Marie Curie ve Pierre Curie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oturur vaziyette</a:t>
+              <a:t>Linus Pauling ve Barbara McClintock</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epilepsi (sara) nöbeti geçiren birine ne yapılmamalıdır?</a:t>
+              <a:t>1895 yılında X-ışınlarını keşfederek tıbbi görüntülemenin öncüsü olan fizikçi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıyafetleri gevşetilmelidir</a:t>
+              <a:t>Wilhelm Röntgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağzına bir şey sokulmaya çalışılmamalıdır</a:t>
+              <a:t>Albert Einstein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etrafındaki tehlikeli eşyalar çekilmelidir</a:t>
+              <a:t>Nikola Tesla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolları ve bacakları sıkıca tutulmalıdır</a:t>
+              <a:t>Thomas Edison</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Donma vakalarında vücut ısısını yükseltmek için nasıl bir yol izlenmelidir?</a:t>
+              <a:t>Hangi yüzyıl, anatomik çalışmaların kilise baskısından kurtulup modern cerrahinin temellerinin atıldığı Rönesans dönemine denk gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlıca sıcak su banyosu yaptırılmalıdır</a:t>
+              <a:t>19. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğrudan ateşin önüne oturtulmalıdır</a:t>
+              <a:t>14. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkol verilerek damarlar genişletilmelidir</a:t>
+              <a:t>12. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavaş ve kademeli bir şekilde ısıtılmalıdır</a:t>
+              <a:t>16. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan vücudundaki en büyük organ hangisidir?</a:t>
+              <a:t>Modern hemşireliğin kurucusu kabul edilen ve 'Lambalı Kadın' olarak bilinen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deri</a:t>
+              <a:t>Clara Barton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karaciğer</a:t>
+              <a:t>Florence Nightingale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyin</a:t>
+              <a:t>Dorothea Dix</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akciğer</a:t>
+              <a:t>Elizabeth Blackwell</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yetişkin bir insanda normalde kaç adet kemik bulunur?</a:t>
+              <a:t>Anestezi (eter) ilk kez hangi yüzyılda cerrahi operasyonlarda kullanılmaya başlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>220</a:t>
+              <a:t>17. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>215</a:t>
+              <a:t>20. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>198</a:t>
+              <a:t>18. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>206</a:t>
+              <a:t>19. Yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanı vücuda pompalayan organımız hangisidir?</a:t>
+              <a:t>İlk başarılı insan kalp nakli 1967 yılında hangi cerrah tarafından gerçekleştirilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mide</a:t>
+              <a:t>Christiaan Barnard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akciğer</a:t>
+              <a:t>Denton Cooley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karaciğer</a:t>
+              <a:t>Norman Shumway</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalp</a:t>
+              <a:t>Michael DeBakey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan vücudundaki en sert madde hangisidir?</a:t>
+              <a:t>Bilinç kapalı, solunum ve dolaşım yoksa hangi temel yaşam desteği uygulanmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diş minesi</a:t>
+              <a:t>Sadece baş-çene pozisyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tırnak</a:t>
+              <a:t>Kalp masajı ve suni solunum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıkırdak</a:t>
+              <a:t>Sırtına vurma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kemik</a:t>
+              <a:t>Sadece şok pozisyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudumuzda oksijen taşıyan kan hücreleri hangileridir?</a:t>
+              <a:t>Yetişkin bir kazazedeye yapılan kalp masajında göğüs kemiği ne kadar aşağı çöktürülmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trombosit</a:t>
+              <a:t>5-6 cm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plazma</a:t>
+              <a:t>8-10 cm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alyuvar</a:t>
+              <a:t>1-2 cm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akyuvar</a:t>
+              <a:t>12 cm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn-i Sina'nın tıp dünyasında yüzyıllarca ders kitabı olarak okutulan ünlü eseri hangisidir?</a:t>
+              <a:t>Hangi yüzyılda mikroskobun keşfiyle hücre yapısı incelenmeye başlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müfredat</a:t>
+              <a:t>15. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitabü'l-Havi</a:t>
+              <a:t>19. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>El-Kanun fi't-Tıb</a:t>
+              <a:t>17. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teşrih</a:t>
+              <a:t>20. yüzyıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan vücudunda en çok bulunan mineral hangisidir?</a:t>
+              <a:t>Kanamalı bir yarada turnike uygulaması hangi durumda tercih edilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demir</a:t>
+              <a:t>Parmak kesiklerinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potasyum</a:t>
+              <a:t>Hafif sıyrıklarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalsiyum</a:t>
+              <a:t>Uzuv kopması gibi durdurulamayan kanamalarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Magnezyum</a:t>
+              <a:t>Burun kanamasında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sindirim sistemi organı olmayan hangisidir?</a:t>
+              <a:t>Kişinin boğazına yabancı cisim kaçtığında uygulanan manevranın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnce bağırsak</a:t>
+              <a:t>Rautek manevrası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akciğer</a:t>
+              <a:t>Şok manevrası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mide</a:t>
+              <a:t>Koma manevrası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek borusu</a:t>
+              <a:t>Heimlich manevrası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun en büyük iç organı hangisidir?</a:t>
+              <a:t>Kırık şüphesi olan bir bölgeye ilk yardımda temel kural nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mide</a:t>
+              <a:t>Sabitlemek (tespit etmek)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karaciğer</a:t>
+              <a:t>Hemen düzeltmeye çalışmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Böbrek</a:t>
+              <a:t>Sıcak uygulama yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalp</a:t>
+              <a:t>Masaj yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi kan grubu 'genel verici' olarak bilinir?</a:t>
+              <a:t>Koma pozisyonu hangi durumlarda uygulanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>A RH+</a:t>
+              <a:t>Kırık vakalarında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AB RH+</a:t>
+              <a:t>Bilinç kapalı ancak solunum varsa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>B RH-</a:t>
+              <a:t>Solunum durduğunda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>0 RH-</a:t>
+              <a:t>Kalp krizi geçirenlerde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskelet sistemimizin temel destek yapısı nedir?</a:t>
+              <a:t>Yanıklarda ilk yapılması gereken işlem nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinirler</a:t>
+              <a:t>Diş macunu sürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Damarlar</a:t>
+              <a:t>Yanan bölgeyi soğuk su altında tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaslar</a:t>
+              <a:t>Yara bandı yapıştırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kemikler</a:t>
+              <a:t>Yoğurt sürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan beyni hangi sistemin merkezidir?</a:t>
+              <a:t>112 Acil Çağrı Merkezi'ne bilgi verirken hangisi öncelikli olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinir sistemi</a:t>
+              <a:t>Kendi telefon numaranız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boşaltım sistemi</a:t>
+              <a:t>Havanın durumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dolaşım sistemi</a:t>
+              <a:t>Olayın üzerinden ne kadar geçtiği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sindirim sistemi</a:t>
+              <a:t>Olay yerinin tam ve açık adresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun su dengesini sağlayan temel organ hangisidir?</a:t>
+              <a:t>Sarıca sokması veya arı sokması durumunda ilk yapılması gereken nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalp</a:t>
+              <a:t>Alkol sürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Böbrekler</a:t>
+              <a:t>İğneyi cımbızla çekmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akciğerler</a:t>
+              <a:t>Bölgeyi soğuk uygulama ile rahatlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pankreas</a:t>
+              <a:t>Sıcak havlu koymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözde renkli olan bölüme ne ad verilir?</a:t>
+              <a:t>Şok pozisyonunda kazazedenin vücudu nasıl konumlandırılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Retina</a:t>
+              <a:t>Ayaklar 30 cm yukarı kaldırılarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göz bebeği</a:t>
+              <a:t>Yüzüstü yatırılarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kornea</a:t>
+              <a:t>Baş 30 cm aşağıda tutularak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İris</a:t>
+              <a:t>Oturur vaziyette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kasları kemiklere bağlayan dokuya ne denir?</a:t>
+              <a:t>Epilepsi (sara) nöbeti geçiren birine ne yapılmamalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıkırdak</a:t>
+              <a:t>Kıyafetleri gevşetilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eklem</a:t>
+              <a:t>Ağzına bir şey sokulmaya çalışılmamalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tendon</a:t>
+              <a:t>Etrafındaki tehlikeli eşyalar çekilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinir</a:t>
+              <a:t>Kolları ve bacakları sıkıca tutulmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan vücudunda toplam kaç akciğer bulunur?</a:t>
+              <a:t>Donma vakalarında vücut ısısını yükseltmek için nasıl bir yol izlenmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Hızlıca sıcak su banyosu yaptırılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Doğrudan ateşin önüne oturtulmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Alkol verilerek damarlar genişletilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Yavaş ve kademeli bir şekilde ısıtılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çiçek hastalığına karşı ilk başarılı aşıyı geliştirerek immünolojinin temelini atan isim kimdir?</a:t>
+              <a:t>İlk antibiyotik olan penisilin hangi yılda keşfedilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edward Jenner</a:t>
+              <a:t>1945</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joseph Lister</a:t>
+              <a:t>1905</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilhelm Röntgen</a:t>
+              <a:t>1914</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Florence Nightingale</a:t>
+              <a:t>1928</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern tıbbın babası olarak kabul edilen antik çağ hekimi kimdir?</a:t>
+              <a:t>İnsan vücudundaki en büyük organ hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristo</a:t>
+              <a:t>Deri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn-i Sina</a:t>
+              <a:t>Karaciğer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipokrat</a:t>
+              <a:t>Beyin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galen</a:t>
+              <a:t>Akciğer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kan dolaşımını bilimsel olarak ilk kez doğru tanımlayan 17. yüzyıl İngiliz hekimi kimdir?</a:t>
+              <a:t>İnsan Genom Projesi'nin ana hedefi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Harvey</a:t>
+              <a:t>Organ nakli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andreas Vesalius</a:t>
+              <a:t>Kanser tedavisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ignaz Semmelweis</a:t>
+              <a:t>Beslenme analizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paracelsus</a:t>
+              <a:t>DNA haritasını çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mikropların hastalıkların temel nedeni olduğunu kanıtlayan ve pastörizasyon yöntemini geliştiren bilim insanı kimdir?</a:t>
+              <a:t>Tıpta 'sterilizasyon' kavramını geliştiren bilim dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gregor Mendel</a:t>
+              <a:t>Antisepsi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert Koch</a:t>
+              <a:t>Radyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Charles Darwin</a:t>
+              <a:t>Patoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Louis Pasteur</a:t>
+              <a:t>Farmakoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA'nın çift sarmal yapısını keşfeden bilim insanları kimlerdir?</a:t>
+              <a:t>Kalp atışlarını dinlemek için kullanılan ilk basit alet nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Watson ve Crick</a:t>
+              <a:t>Stetoskop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rosalind Franklin ve Maurice Wilkins</a:t>
+              <a:t>Tansiyon aleti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marie Curie ve Pierre Curie</a:t>
+              <a:t>Oksimetre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Linus Pauling ve Barbara McClintock</a:t>
+              <a:t>Otoskop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1895 yılında X-ışınlarını keşfederek tıbbi görüntülemenin öncüsü olan fizikçi kimdir?</a:t>
+              <a:t>Tıpta cerrahi müdahalelerde hijyenin önemini kanıtlayan uygulama nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wilhelm Röntgen</a:t>
+              <a:t>El yıkama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Einstein</a:t>
+              <a:t>Egzersiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nikola Tesla</a:t>
+              <a:t>Uyku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thomas Edison</a:t>
+              <a:t>Diyet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi yüzyıl, anatomik çalışmaların kilise baskısından kurtulup modern cerrahinin temellerinin atıldığı Rönesans dönemine denk gelir?</a:t>
+              <a:t>Hangi hastalık 1980 yılında dünya çapında tamamen yok edildiği ilan edilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>19. Yüzyıl</a:t>
+              <a:t>Sıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>14. Yüzyıl</a:t>
+              <a:t>Tüberküloz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12. Yüzyıl</a:t>
+              <a:t>Kızamık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>16. Yüzyıl</a:t>
+              <a:t>Çiçek hastalığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>