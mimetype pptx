--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andrew Lloyd Webber'in bestelediği, Paris Operası'nın altında yaşayan gizemli bir adamı konu alan ünlü müzikal hangisidir?</a:t>
+              <a:t>William Shakespeare'in 'Hamlet' oyununda, Hamlet'in babasının hayaletinin göründüğü kale hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sefiller</a:t>
+              <a:t>Elsinore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wicked</a:t>
+              <a:t>Tower of London</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Operadaki Hayalet</a:t>
+              <a:t>Edinburgh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kedi</a:t>
+              <a:t>Windsor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yetimhanede yaşayan küçük bir kızın hikayesini anlatan ve 'Tomorrow' şarkısıyla meşhur olan müzikal hangisidir?</a:t>
+              <a:t>Tiyatroda 'tirad' nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peter Pan</a:t>
+              <a:t>Oyunun finali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oliver!</a:t>
+              <a:t>Sahne dekoru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Annie</a:t>
+              <a:t>Kostüm tasarımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sound of Music</a:t>
+              <a:t>Bir oyuncunun uzun konuşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nazilerin yükselişi döneminde Berlin'deki bir kabarede geçen, Liza Minnelli'nin filmiyle de özdeşleşen müzikal hangisidir?</a:t>
+              <a:t>Federico Garcia Lorca'nın 'Kanlı Düğün' adlı eseri hangi ülkenin kültürünü yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cabaret</a:t>
+              <a:t>İspanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chicago</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Funny Girl</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dreamgirls</a:t>
+              <a:t>Yunanistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin'in eski First Lady'si Eva Peron'un hayatını anlatan, 'Don't Cry for Me Argentina' şarkısının yer aldığı müzikal hangisidir?</a:t>
+              <a:t>Oscar Wilde'ın 'Ciddi Olmanın Önemi' adlı oyunu hangi türdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evita</a:t>
+              <a:t>Toplumsal komedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>My Fair Lady</a:t>
+              <a:t>Epik tiyatro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carousel</a:t>
+              <a:t>Trajedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Les Misérables</a:t>
+              <a:t>Absürt tiyatro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunda 'Kel Hasan Efendi'nin kavuğunu kime devretmesiyle geleneksel Türk tiyatrosunun simgesi haline gelen 'Kavuklu' geleneği sürmüştür?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda 'Pişekar' ile 'Kavuklu' karakterlerinin bulunduğu tür hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmail Dümbüllü</a:t>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rasim Öztekin</a:t>
+              <a:t>Orta Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Münir Özkul</a:t>
+              <a:t>Köy Seyirlik Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferhan Şensoy</a:t>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genco Erkal tarafından kurulan ve politik tiyatronun ülkemizdeki en önemli temsilcilerinden biri olan tiyatro topluluğu hangisidir?</a:t>
+              <a:t>Karagöz ve Hacivat'ın bulunduğu tiyatro türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenter Tiyatrosu</a:t>
+              <a:t>Müzikal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun Atölyesi</a:t>
+              <a:t>Pandomim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dostlar Tiyatrosu</a:t>
+              <a:t>Kukla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortaoyuncular</a:t>
+              <a:t>Gölge Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun 'hocaların hocası' olarak bilinen, Muhsin Ertuğrul'un öğrencisi olan ve Kenter Tiyatrosu'nun kurucularından olan usta sanatçı kimdir?</a:t>
+              <a:t>Tek bir kişinin hikaye anlatması esasına dayalı geleneksel tür nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayşen Gruda</a:t>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adile Naşit</a:t>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldız Kenter</a:t>
+              <a:t>Orta Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayla Algan</a:t>
+              <a:t>Köy Seyirlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferhan Şensoy'un yazdığı ve yıllarca kapalı gişe oynayan, Türk tiyatrosunun kült eserlerinden kabul edilen oyun hangisidir?</a:t>
+              <a:t>Şair Evlenmesi adlı eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şahları da Vururlar</a:t>
+              <a:t>Ahmet Vefik Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:t>Recaizade Mahmut Ekrem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zübük</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lüküs Hayat</a:t>
+              <a:t>Şinasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haldun Taner'in yazdığı, Türk tiyatrosunun ilk epik tiyatro örneği olarak kabul edilen eser hangisidir?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda 'Karagöz'ün yardımcısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatan Yahut Silistre</a:t>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayak Bacak Fabrikası</a:t>
+              <a:t>Hacivat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşar Ne Yaşar Ne Yaşamaz</a:t>
+              <a:t>Zenne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Türk tiyatrosunun kurucusu kabul edilen ve Şehir Tiyatroları'nın başına geçerek kurumsallaşmayı başlatan yönetmen kimdir?</a:t>
+              <a:t>Cumhuriyet dönemi Türk tiyatrosunun önemli eserlerinden 'Keşanlı Ali Destanı' kimin kaleminden çıkmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erol Günaydın</a:t>
+              <a:t>Orhan Asena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müşfik Kenter</a:t>
+              <a:t>Haldun Taner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhsin Ertuğrul</a:t>
+              <a:t>Reşat Nuri Güntekin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t> Haldun Dormen</a:t>
+              <a:t>Turgut Özakman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki sanatçılardan hangisi hem tiyatro yönetmenliği yapmış hem de 'Dormen Tiyatrosu'nu kurarak Türk tiyatrosuna birçok oyuncu kazandırmıştır?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda kadın rolünü oynayan erkek oyunculara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haldun Dormen</a:t>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metin Akpınar</a:t>
+              <a:t>Zenne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeki Alasya</a:t>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuncel Kurtiz</a:t>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Victor Hugo'nun romanından uyarlanan ve Fransız İhtilali öncesi dönemi anlatan müzikal hangisidir?</a:t>
+              <a:t>Samuel Beckett'in 'Godot'yu Beklerken' adlı oyununda ana karakterler kimleri beklemektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chicago</a:t>
+              <a:t>Ölümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lion King</a:t>
+              <a:t>Kralı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamilton</a:t>
+              <a:t>Godot'yu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sefiller (Les Misérables)</a:t>
+              <a:t>Kurtarıcıyı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birçok Shakespeare oyununu Türkçeye çeviren ve sahneleyen, tiyatro dünyamızın duayenlerinden olan sanatçı kimdir?</a:t>
+              <a:t>Türk tiyatrosunda profesyonel anlamda ilk Müslüman kadın oyuncu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haluk Bilginer</a:t>
+              <a:t>Afife Jale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cihan Ünal</a:t>
+              <a:t>Adile Naşit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şener Şen</a:t>
+              <a:t>Yıldız Kenter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Can Gürzap</a:t>
+              <a:t>Gülriz Sururi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiyatro sahnesinde 'Hamlet' karakterini canlandıran ilk Türk Müslüman kadın oyuncu kimdir?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda oyunun bittiğini bildiren karakter kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedia Muvahhit</a:t>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neyyire Neyir</a:t>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semiha Berksoy</a:t>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afife Jale</a:t>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki isimlerden hangisi 'Oyun Atölyesi'nin kurucularından biridir?</a:t>
+              <a:t>Türk tiyatrosunda 'Lüküs Hayat' operetiyle özdeşleşmiş tiyatro hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haluk Bilginer</a:t>
+              <a:t>Dormen Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali Poyrazoğlu</a:t>
+              <a:t>Şehir Tiyatroları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Levent Kırca</a:t>
+              <a:t>Devlet Tiyatroları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nejat Uygur</a:t>
+              <a:t>Kenter Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel Türk tiyatrosunun önemli isimlerinden olan ve kendi adını taşıyan tiyatrosuyla uzun yıllar turnelere çıkan komedi ustası kimdir?</a:t>
+              <a:t>Haldun Taner'in yazdığı ilk Türk epik tiyatrosu örneği hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Münir Özkul</a:t>
+              <a:t>Ayak Bacak Fabrikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş Dinçel</a:t>
+              <a:t>Vatan Yahut Silistre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazanfer Özcan</a:t>
+              <a:t>Şair Evlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nejat Uygur</a:t>
+              <a:t>Keşanlı Ali Destanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunda 'Avrupa Yakası' ve 'Yalan Dünya' gibi dizilerin de yazarı olan, tiyatro oyunlarıyla tanınan yazar ve oyuncu kimdir?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda oyunun başındaki selamlama bölümüne ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ata Demirer</a:t>
+              <a:t>Mukaddime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yılmaz Erdoğan</a:t>
+              <a:t>Muhavere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demet Akbağ</a:t>
+              <a:t>Bitiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülse Birsel</a:t>
+              <a:t>Fasıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamlet adlı ünlü eserin yazarı kimdir?</a:t>
+              <a:t>Türk tiyatrosunun 'Gölge Oyunu' dalında en ünlü karakteri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anton Çehov</a:t>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Shakespeare</a:t>
+              <a:t>Beberuhi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sophokles</a:t>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moliere</a:t>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun kurucusu kabul edilen ve 'Şinasi' tarafından yazılan ilk yerli oyun nedir?</a:t>
+              <a:t>Andrew Lloyd Webber'in bestelediği, Paris Operası'nın altında yaşayan gizemli bir adamı konu alan ünlü müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aynaroz Kadısı</a:t>
+              <a:t>Sefiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatan Yahut Silistre</a:t>
+              <a:t>Wicked</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şair Evlenmesi</a:t>
+              <a:t>Operadaki Hayalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:t>Kedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel Türk tiyatrosunda 'Pişekar' karakterinin karşısındaki komik tip hangisidir?</a:t>
+              <a:t>Victor Hugo'nun romanından uyarlanan ve Fransız İhtilali öncesi dönemi anlatan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zenne</a:t>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kavuklu</a:t>
+              <a:t>Lion King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacivat</a:t>
+              <a:t>Hamilton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbiş</a:t>
+              <a:t>Sefiller (Les Misérables)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cimri adlı oyunun yazarı olan Fransız komedya ustası kimdir?</a:t>
+              <a:t>Oz Büyücüsü'ndeki kötü cadıların geçmişini anlatan, Broadway'in en popüler yapımlarından biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Victor Hugo</a:t>
+              <a:t>Rent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voltaire</a:t>
+              <a:t>Mamma Mia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Camus</a:t>
+              <a:t>Wicked</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moliere</a:t>
+              <a:t>Cats</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haluk Bilginer'in Emmy Ödülü almasında etkili olan tiyatro kökenli yeteneği hangi oyunla tanınır?</a:t>
+              <a:t>Lin-Manuel Miranda tarafından yaratılan, Amerika'nın kurucu babalarından birinin hayatını hip-hop tarzında anlatan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şahsiyet</a:t>
+              <a:t>Hamilton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Macbeth</a:t>
+              <a:t>Dear Evan Hansen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Othello</a:t>
+              <a:t>Jersey Boys</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kral Lear</a:t>
+              <a:t>The Book of Mormon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oz Büyücüsü'ndeki kötü cadıların geçmişini anlatan, Broadway'in en popüler yapımlarından biri hangisidir?</a:t>
+              <a:t>Bertolt Brecht'in 'epik tiyatro' kuramında amaçlanan temel unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rent</a:t>
+              <a:t>Seyircinin eleştirel mesafesini koruması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mamma Mia</a:t>
+              <a:t>Sahne dekorunun çok ihtişamlı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wicked</a:t>
+              <a:t>Seyirciyi ağlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cats</a:t>
+              <a:t>Oyunun müzikal ağırlıklı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gogol'ün yazdığı, bir kasabada geçen ünlü tiyatro eseri hangisidir?</a:t>
+              <a:t>ABBA grubunun şarkılarının temel alındığı, bir düğün öncesi yaşanan karmaşayı anlatan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müfettiş</a:t>
+              <a:t>Hairspray</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İvanov</a:t>
+              <a:t>Moulin Rouge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vişne Bahçesi</a:t>
+              <a:t>Mamma Mia!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Martı</a:t>
+              <a:t>Grease</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lüküs Hayat operetinin sözlerini yazan ünlü Türk edebiyatçısı kimdir?</a:t>
+              <a:t>1920'lerin Chicago'sunda geçen, cinayet ve şöhret temalı ünlü müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekrem Reşit Rey</a:t>
+              <a:t>Cabaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cemal Reşit Rey</a:t>
+              <a:t>Fiddler on the Roof</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhan Veli</a:t>
+              <a:t>West Side Story</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nazım Hikmet</a:t>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romeo ve Juliet hangi dönemin en ünlü aşk oyunudur?</a:t>
+              <a:t>İki genç aşığın, New York'taki çete savaşlarının ortasında kaldığı, Shakespeare'in Romeo ve Juliet uyarlaması olan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modernizm</a:t>
+              <a:t>West Side Story</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aydınlanma</a:t>
+              <a:t>Evita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barok</a:t>
+              <a:t>Mary Poppins</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rönesans</a:t>
+              <a:t>Annie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun en önemli epik tiyatro örneği kabul edilen Haldun Taner eseri hangisidir?</a:t>
+              <a:t>Kudüs'e gönderilen iki Mormon misyonerinin maceralarını anlatan, hicivli yapısıyla bilinen müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sersem Kocanın Kurnaz Karısı</a:t>
+              <a:t>The Lion King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlerimi Kaparım Vazifemi Yaparım</a:t>
+              <a:t>Aladdin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:t>The Book of Mormon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zilli Zarife</a:t>
+              <a:t>Matilda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kral Lear oyununun ana karakteri olan kral hangi ülkenin hükümdarıdır?</a:t>
+              <a:t>T.S. Eliot'ın şiirlerinden esinlenilerek hazırlanan, karakterlerin kedi kostümleriyle sahne aldığı ikonik yapım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskoçya</a:t>
+              <a:t>Jekyll &amp; Hyde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Phantom of the Opera</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Cats</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danimarka</a:t>
+              <a:t>Lion King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gölge oyununda Hacivat'ın temsil ettiği sınıf aşağıdakilerden hangisidir?</a:t>
+              <a:t>Bir yetimhanede yaşayan küçük bir kızın hikayesini anlatan ve 'Tomorrow' şarkısıyla meşhur olan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk tabakası</a:t>
+              <a:t>Peter Pan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aydın ve eğitimli kesim</a:t>
+              <a:t>Oliver!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esnaf sınıfı</a:t>
+              <a:t>Annie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri sınıf</a:t>
+              <a:t>Sound of Music</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü 'Bir delinin hatıra defteri' eseri hangi yazarın oyunlaştırılmış eseridir?</a:t>
+              <a:t>Nazilerin yükselişi döneminde Berlin'deki bir kabarede geçen, Liza Minnelli'nin filmiyle de özdeşleşen müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gogol</a:t>
+              <a:t>Cabaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Puşkin</a:t>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tolstoy</a:t>
+              <a:t>Funny Girl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dostoyevski</a:t>
+              <a:t>Dreamgirls</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da tiyatroda kullanılan yüz ifadesini belirten aksesuara ne denir?</a:t>
+              <a:t>Arjantin'in eski First Lady'si Eva Peron'un hayatını anlatan, 'Don't Cry for Me Argentina' şarkısının yer aldığı müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pelerin</a:t>
+              <a:t>Evita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asa</a:t>
+              <a:t>My Fair Lady</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kostüm</a:t>
+              <a:t>Carousel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maske</a:t>
+              <a:t>Les Misérables</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afife Jale, Türk tiyatro tarihinde nasıl bir unvana sahiptir?</a:t>
+              <a:t>Türk tiyatrosunda 'Kel Hasan Efendi'nin kavuğunu kime devretmesiyle geleneksel Türk tiyatrosunun simgesi haline gelen 'Kavuklu' geleneği sürmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk kadın oyun yazarı</a:t>
+              <a:t>İsmail Dümbüllü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk kadın dekoratör</a:t>
+              <a:t>Rasim Öztekin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk kadın tiyatro oyuncusu</a:t>
+              <a:t>Münir Özkul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk kadın yönetmen</a:t>
+              <a:t>Ferhan Şensoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Othello oyunundaki kötü karakterin adı nedir?</a:t>
+              <a:t>Genco Erkal tarafından kurulan ve politik tiyatronun ülkemizdeki en önemli temsilcilerinden biri olan tiyatro topluluğu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Iago</a:t>
+              <a:t>Kenter Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cassio</a:t>
+              <a:t>Oyun Atölyesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Desdemona</a:t>
+              <a:t>Dostlar Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brabantio</a:t>
+              <a:t>Ortaoyuncular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lin-Manuel Miranda tarafından yaratılan, Amerika'nın kurucu babalarından birinin hayatını hip-hop tarzında anlatan müzikal hangisidir?</a:t>
+              <a:t>Henrik Ibsen'in 'Bir Bebek Evi' (Nora) oyununun ana teması nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamilton</a:t>
+              <a:t>Kadının toplumdaki yeri ve özgürleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dear Evan Hansen</a:t>
+              <a:t>Aile içi miras kavgası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jersey Boys</a:t>
+              <a:t>Siyasi baskı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Book of Mormon</a:t>
+              <a:t>Savaşın yıkıcı etkileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de tiyatro ödülleri denince akla gelen en prestijli kurum hangisidir?</a:t>
+              <a:t>Türk tiyatrosunun 'hocaların hocası' olarak bilinen, Muhsin Ertuğrul'un öğrencisi olan ve Kenter Tiyatrosu'nun kurucularından olan usta sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afife Tiyatro Ödülleri</a:t>
+              <a:t>Ayşen Gruda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Portakal</a:t>
+              <a:t>Adile Naşit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Koza</a:t>
+              <a:t>Yıldız Kenter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadri Alışık Ödülleri</a:t>
+              <a:t>Ayla Algan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABBA grubunun şarkılarının temel alındığı, bir düğün öncesi yaşanan karmaşayı anlatan müzikal hangisidir?</a:t>
+              <a:t>Anton Çehov'un 'Vişne Bahçesi' adlı eseri hangi edebi akımın en önemli örneklerinden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hairspray</a:t>
+              <a:t>Dadaizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moulin Rouge</a:t>
+              <a:t>Klasisizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mamma Mia!</a:t>
+              <a:t>Romantizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grease</a:t>
+              <a:t>Gerçekçilik (Realizm)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1920'lerin Chicago'sunda geçen, cinayet ve şöhret temalı ünlü müzikal hangisidir?</a:t>
+              <a:t>İtalyan 'Commedia dell'arte' türünde 'Pantalone' karakteri genellikle neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cabaret</a:t>
+              <a:t>Cesur bir savaşçıyı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiddler on the Roof</a:t>
+              <a:t>Açgözlü, yaşlı bir tüccarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>West Side Story</a:t>
+              <a:t>Kurnaz ve zeki bir uşağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chicago</a:t>
+              <a:t>Saf ve genç bir aşığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki genç aşığın, New York'taki çete savaşlarının ortasında kaldığı, Shakespeare'in Romeo ve Juliet uyarlaması olan müzikal hangisidir?</a:t>
+              <a:t>Tennessee Williams'ın 'İhtiras Tramvayı' oyununda Blanche DuBois karakteri hangi şehirden gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>West Side Story</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evita</a:t>
+              <a:t>New Orleans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mary Poppins</a:t>
+              <a:t>Laurel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Annie</a:t>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kudüs'e gönderilen iki Mormon misyonerinin maceralarını anlatan, hicivli yapısıyla bilinen müzikal hangisidir?</a:t>
+              <a:t>Sofokles'in yazdığı 'Kral Oidipus' trajedisinde ana tema nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Lion King</a:t>
+              <a:t>Kaderden kaçışın imkansızlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aladdin</a:t>
+              <a:t>İnsan iradesinin gücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Book of Mormon</a:t>
+              <a:t>Tanrıların öfkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matilda</a:t>
+              <a:t>Krallık mücadelesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>T.S. Eliot'ın şiirlerinden esinlenilerek hazırlanan, karakterlerin kedi kostümleriyle sahne aldığı ikonik yapım hangisidir?</a:t>
+              <a:t>Arthur Miller'ın 'Satıcının Ölümü' oyunundaki trajik kahramanın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jekyll &amp; Hyde</a:t>
+              <a:t>Biff Loman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Phantom of the Opera</a:t>
+              <a:t>Charley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cats</a:t>
+              <a:t>Happy Loman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lion King</a:t>
+              <a:t>Willy Loman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>