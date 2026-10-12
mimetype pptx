--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andrew Lloyd Webber'in bestelediği, Paris Operası'nın altında yaşayan gizemli bir adamı konu alan ünlü müzikal hangisidir?</a:t>
+              <a:t>William Shakespeare'in 'Hamlet' oyununda, Hamlet'in babasının hayaletinin göründüğü kale hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sefiller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Elsinore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wicked</a:t>
+              <a:t>Tower of London</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Operadaki Hayalet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Edinburgh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kedi</a:t>
+              <a:t>Windsor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yetimhanede yaşayan küçük bir kızın hikayesini anlatan ve 'Tomorrow' şarkısıyla meşhur olan müzikal hangisidir?</a:t>
+              <a:t>Tiyatroda 'tirad' nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peter Pan</a:t>
+              <a:t>Oyunun finali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oliver!</a:t>
+              <a:t>Sahne dekoru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,117 +1604,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Annie</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kostüm tasarımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sound of Music</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir oyuncunun uzun konuşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nazilerin yükselişi döneminde Berlin'deki bir kabarede geçen, Liza Minnelli'nin filmiyle de özdeşleşen müzikal hangisidir?</a:t>
+              <a:t>Federico Garcia Lorca'nın 'Kanlı Düğün' adlı eseri hangi ülkenin kültürünü yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cabaret</a:t>
+              <a:t>İspanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chicago</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Funny Girl</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dreamgirls</a:t>
+              <a:t>Yunanistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin'in eski First Lady'si Eva Peron'un hayatını anlatan, 'Don't Cry for Me Argentina' şarkısının yer aldığı müzikal hangisidir?</a:t>
+              <a:t>Oscar Wilde'ın 'Ciddi Olmanın Önemi' adlı oyunu hangi türdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evita</a:t>
+              <a:t>Toplumsal komedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>My Fair Lady</a:t>
+              <a:t>Epik tiyatro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carousel</a:t>
+              <a:t>Trajedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Les Misérables</a:t>
+              <a:t>Absürt tiyatro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunda 'Kel Hasan Efendi'nin kavuğunu kime devretmesiyle geleneksel Türk tiyatrosunun simgesi haline gelen 'Kavuklu' geleneği sürmüştür?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda 'Pişekar' ile 'Kavuklu' karakterlerinin bulunduğu tür hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,117 +3597,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsmail Dümbüllü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rasim Öztekin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orta Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Münir Özkul</a:t>
+              <a:t>Köy Seyirlik Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferhan Şensoy</a:t>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genco Erkal tarafından kurulan ve politik tiyatronun ülkemizdeki en önemli temsilcilerinden biri olan tiyatro topluluğu hangisidir?</a:t>
+              <a:t>Karagöz ve Hacivat'ın bulunduğu tiyatro türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenter Tiyatrosu</a:t>
+              <a:t>Müzikal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun Atölyesi</a:t>
+              <a:t>Pandomim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,117 +4576,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dostlar Tiyatrosu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kukla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ortaoyuncular</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gölge Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun 'hocaların hocası' olarak bilinen, Muhsin Ertuğrul'un öğrencisi olan ve Kenter Tiyatrosu'nun kurucularından olan usta sanatçı kimdir?</a:t>
+              <a:t>Tek bir kişinin hikaye anlatması esasına dayalı geleneksel tür nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayşen Gruda</a:t>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Adile Naşit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldız Kenter</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orta Oyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayla Algan</a:t>
+              <a:t>Köy Seyirlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferhan Şensoy'un yazdığı ve yıllarca kapalı gişe oynayan, Türk tiyatrosunun kült eserlerinden kabul edilen oyun hangisidir?</a:t>
+              <a:t>Şair Evlenmesi adlı eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şahları da Vururlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ahmet Vefik Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:t>Recaizade Mahmut Ekrem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zübük</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lüküs Hayat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şinasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haldun Taner'in yazdığı, Türk tiyatrosunun ilk epik tiyatro örneği olarak kabul edilen eser hangisidir?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda 'Karagöz'ün yardımcısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatan Yahut Silistre</a:t>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ayak Bacak Fabrikası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hacivat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşar Ne Yaşar Ne Yaşamaz</a:t>
+              <a:t>Zenne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Türk tiyatrosunun kurucusu kabul edilen ve Şehir Tiyatroları'nın başına geçerek kurumsallaşmayı başlatan yönetmen kimdir?</a:t>
+              <a:t>Cumhuriyet dönemi Türk tiyatrosunun önemli eserlerinden 'Keşanlı Ali Destanı' kimin kaleminden çıkmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erol Günaydın</a:t>
+              <a:t>Orhan Asena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Müşfik Kenter</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haldun Taner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Muhsin Ertuğrul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Reşat Nuri Güntekin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t> Haldun Dormen</a:t>
+              <a:t>Turgut Özakman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki sanatçılardan hangisi hem tiyatro yönetmenliği yapmış hem de 'Dormen Tiyatrosu'nu kurarak Türk tiyatrosuna birçok oyuncu kazandırmıştır?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda kadın rolünü oynayan erkek oyunculara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,117 +8055,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Haldun Dormen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metin Akpınar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zenne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeki Alasya</a:t>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuncel Kurtiz</a:t>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Victor Hugo'nun romanından uyarlanan ve Fransız İhtilali öncesi dönemi anlatan müzikal hangisidir?</a:t>
+              <a:t>Samuel Beckett'in 'Godot'yu Beklerken' adlı oyununda ana karakterler kimleri beklemektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Chicago</a:t>
+              <a:t>Ölümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lion King</a:t>
+              <a:t>Kralı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,117 +9034,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hamilton</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Godot'yu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sefiller (Les Misérables)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurtarıcıyı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birçok Shakespeare oyununu Türkçeye çeviren ve sahneleyen, tiyatro dünyamızın duayenlerinden olan sanatçı kimdir?</a:t>
+              <a:t>Türk tiyatrosunda profesyonel anlamda ilk Müslüman kadın oyuncu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Haluk Bilginer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Afife Jale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cihan Ünal</a:t>
+              <a:t>Adile Naşit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şener Şen</a:t>
+              <a:t>Yıldız Kenter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Can Gürzap</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gülriz Sururi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiyatro sahnesinde 'Hamlet' karakterini canlandıran ilk Türk Müslüman kadın oyuncu kimdir?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda oyunun bittiğini bildiren karakter kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bedia Muvahhit</a:t>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neyyire Neyir</a:t>
+              <a:t>Meddah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semiha Berksoy</a:t>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afife Jale</a:t>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki isimlerden hangisi 'Oyun Atölyesi'nin kurucularından biridir?</a:t>
+              <a:t>Türk tiyatrosunda 'Lüküs Hayat' operetiyle özdeşleşmiş tiyatro hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,117 +11027,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Haluk Bilginer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dormen Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ali Poyrazoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şehir Tiyatroları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Levent Kırca</a:t>
+              <a:t>Devlet Tiyatroları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nejat Uygur</a:t>
+              <a:t>Kenter Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel Türk tiyatrosunun önemli isimlerinden olan ve kendi adını taşıyan tiyatrosuyla uzun yıllar turnelere çıkan komedi ustası kimdir?</a:t>
+              <a:t>Haldun Taner'in yazdığı ilk Türk epik tiyatrosu örneği hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Münir Özkul</a:t>
+              <a:t>Ayak Bacak Fabrikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş Dinçel</a:t>
+              <a:t>Vatan Yahut Silistre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazanfer Özcan</a:t>
+              <a:t>Şair Evlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nejat Uygur</a:t>
+              <a:t>Keşanlı Ali Destanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunda 'Avrupa Yakası' ve 'Yalan Dünya' gibi dizilerin de yazarı olan, tiyatro oyunlarıyla tanınan yazar ve oyuncu kimdir?</a:t>
+              <a:t>Geleneksel Türk tiyatrosunda oyunun başındaki selamlama bölümüne ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ata Demirer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mukaddime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yılmaz Erdoğan</a:t>
+              <a:t>Muhavere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demet Akbağ</a:t>
+              <a:t>Bitiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gülse Birsel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fasıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamlet adlı ünlü eserin yazarı kimdir?</a:t>
+              <a:t>Türk tiyatrosunun 'Gölge Oyunu' dalında en ünlü karakteri kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anton Çehov</a:t>
+              <a:t>Kavuklu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>William Shakespeare</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beberuhi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sophokles</a:t>
+              <a:t>Pişekar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Moliere</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karagöz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun kurucusu kabul edilen ve 'Şinasi' tarafından yazılan ilk yerli oyun nedir?</a:t>
+              <a:t>Andrew Lloyd Webber'in bestelediği, Paris Operası'nın altında yaşayan gizemli bir adamı konu alan ünlü müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aynaroz Kadısı</a:t>
+              <a:t>Sefiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatan Yahut Silistre</a:t>
+              <a:t>Wicked</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şair Evlenmesi</a:t>
+              <a:t>Operadaki Hayalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:t>Kedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel Türk tiyatrosunda 'Pişekar' karakterinin karşısındaki komik tip hangisidir?</a:t>
+              <a:t>Victor Hugo'nun romanından uyarlanan ve Fransız İhtilali öncesi dönemi anlatan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zenne</a:t>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kavuklu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lion King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacivat</a:t>
+              <a:t>Hamilton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbiş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sefiller (Les Misérables)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cimri adlı oyunun yazarı olan Fransız komedya ustası kimdir?</a:t>
+              <a:t>Oz Büyücüsü'ndeki kötü cadıların geçmişini anlatan, Broadway'in en popüler yapımlarından biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Victor Hugo</a:t>
+              <a:t>Rent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voltaire</a:t>
+              <a:t>Mamma Mia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Albert Camus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Wicked</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Moliere</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cats</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haluk Bilginer'in Emmy Ödülü almasında etkili olan tiyatro kökenli yeteneği hangi oyunla tanınır?</a:t>
+              <a:t>Lin-Manuel Miranda tarafından yaratılan, Amerika'nın kurucu babalarından birinin hayatını hip-hop tarzında anlatan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şahsiyet</a:t>
+              <a:t>Hamilton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Macbeth</a:t>
+              <a:t>Dear Evan Hansen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Othello</a:t>
+              <a:t>Jersey Boys</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kral Lear</a:t>
+              <a:t>The Book of Mormon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oz Büyücüsü'ndeki kötü cadıların geçmişini anlatan, Broadway'in en popüler yapımlarından biri hangisidir?</a:t>
+              <a:t>Bertolt Brecht'in 'epik tiyatro' kuramında amaçlanan temel unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rent</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seyircinin eleştirel mesafesini koruması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mamma Mia</a:t>
+              <a:t>Sahne dekorunun çok ihtişamlı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Wicked</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seyirciyi ağlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cats</a:t>
+              <a:t>Oyunun müzikal ağırlıklı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gogol'ün yazdığı, bir kasabada geçen ünlü tiyatro eseri hangisidir?</a:t>
+              <a:t>ABBA grubunun şarkılarının temel alındığı, bir düğün öncesi yaşanan karmaşayı anlatan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Müfettiş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hairspray</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İvanov</a:t>
+              <a:t>Moulin Rouge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vişne Bahçesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mamma Mia!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Martı</a:t>
+              <a:t>Grease</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lüküs Hayat operetinin sözlerini yazan ünlü Türk edebiyatçısı kimdir?</a:t>
+              <a:t>1920'lerin Chicago'sunda geçen, cinayet ve şöhret temalı ünlü müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekrem Reşit Rey</a:t>
+              <a:t>Cabaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cemal Reşit Rey</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fiddler on the Roof</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhan Veli</a:t>
+              <a:t>West Side Story</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nazım Hikmet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romeo ve Juliet hangi dönemin en ünlü aşk oyunudur?</a:t>
+              <a:t>İki genç aşığın, New York'taki çete savaşlarının ortasında kaldığı, Shakespeare'in Romeo ve Juliet uyarlaması olan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Modernizm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>West Side Story</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aydınlanma</a:t>
+              <a:t>Evita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barok</a:t>
+              <a:t>Mary Poppins</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rönesans</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Annie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun en önemli epik tiyatro örneği kabul edilen Haldun Taner eseri hangisidir?</a:t>
+              <a:t>Kudüs'e gönderilen iki Mormon misyonerinin maceralarını anlatan, hicivli yapısıyla bilinen müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sersem Kocanın Kurnaz Karısı</a:t>
+              <a:t>The Lion King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlerimi Kaparım Vazifemi Yaparım</a:t>
+              <a:t>Aladdin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keşanlı Ali Destanı</a:t>
+              <a:t>The Book of Mormon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zilli Zarife</a:t>
+              <a:t>Matilda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kral Lear oyununun ana karakteri olan kral hangi ülkenin hükümdarıdır?</a:t>
+              <a:t>T.S. Eliot'ın şiirlerinden esinlenilerek hazırlanan, karakterlerin kedi kostümleriyle sahne aldığı ikonik yapım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskoçya</a:t>
+              <a:t>Jekyll &amp; Hyde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,117 +20804,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İngiltere</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Phantom of the Opera</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cats</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danimarka</a:t>
+              <a:t>Lion King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gölge oyununda Hacivat'ın temsil ettiği sınıf aşağıdakilerden hangisidir?</a:t>
+              <a:t>Bir yetimhanede yaşayan küçük bir kızın hikayesini anlatan ve 'Tomorrow' şarkısıyla meşhur olan müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk tabakası</a:t>
+              <a:t>Peter Pan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aydın ve eğitimli kesim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oliver!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Esnaf sınıfı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Annie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri sınıf</a:t>
+              <a:t>Sound of Music</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü 'Bir delinin hatıra defteri' eseri hangi yazarın oyunlaştırılmış eseridir?</a:t>
+              <a:t>Nazilerin yükselişi döneminde Berlin'deki bir kabarede geçen, Liza Minnelli'nin filmiyle de özdeşleşen müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gogol</a:t>
+              <a:t>Cabaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Puşkin</a:t>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tolstoy</a:t>
+              <a:t>Funny Girl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dostoyevski</a:t>
+              <a:t>Dreamgirls</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da tiyatroda kullanılan yüz ifadesini belirten aksesuara ne denir?</a:t>
+              <a:t>Arjantin'in eski First Lady'si Eva Peron'un hayatını anlatan, 'Don't Cry for Me Argentina' şarkısının yer aldığı müzikal hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pelerin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asa</a:t>
+              <a:t>My Fair Lady</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kostüm</a:t>
+              <a:t>Carousel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Maske</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Les Misérables</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afife Jale, Türk tiyatro tarihinde nasıl bir unvana sahiptir?</a:t>
+              <a:t>Türk tiyatrosunda 'Kel Hasan Efendi'nin kavuğunu kime devretmesiyle geleneksel Türk tiyatrosunun simgesi haline gelen 'Kavuklu' geleneği sürmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlk kadın oyun yazarı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İsmail Dümbüllü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk kadın dekoratör</a:t>
+              <a:t>Rasim Öztekin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlk kadın tiyatro oyuncusu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Münir Özkul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlk kadın yönetmen</a:t>
+              <a:t>Ferhan Şensoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Othello oyunundaki kötü karakterin adı nedir?</a:t>
+              <a:t>Genco Erkal tarafından kurulan ve politik tiyatronun ülkemizdeki en önemli temsilcilerinden biri olan tiyatro topluluğu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Iago</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kenter Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cassio</a:t>
+              <a:t>Oyun Atölyesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Desdemona</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dostlar Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brabantio</a:t>
+              <a:t>Ortaoyuncular</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lin-Manuel Miranda tarafından yaratılan, Amerika'nın kurucu babalarından birinin hayatını hip-hop tarzında anlatan müzikal hangisidir?</a:t>
+              <a:t>Henrik Ibsen'in 'Bir Bebek Evi' (Nora) oyununun ana teması nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamilton</a:t>
+              <a:t>Kadının toplumdaki yeri ve özgürleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dear Evan Hansen</a:t>
+              <a:t>Aile içi miras kavgası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jersey Boys</a:t>
+              <a:t>Siyasi baskı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Book of Mormon</a:t>
+              <a:t>Savaşın yıkıcı etkileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de tiyatro ödülleri denince akla gelen en prestijli kurum hangisidir?</a:t>
+              <a:t>Türk tiyatrosunun 'hocaların hocası' olarak bilinen, Muhsin Ertuğrul'un öğrencisi olan ve Kenter Tiyatrosu'nun kurucularından olan usta sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Afife Tiyatro Ödülleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ayşen Gruda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Portakal</a:t>
+              <a:t>Adile Naşit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Altın Koza</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yıldız Kenter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadri Alışık Ödülleri</a:t>
+              <a:t>Ayla Algan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABBA grubunun şarkılarının temel alındığı, bir düğün öncesi yaşanan karmaşayı anlatan müzikal hangisidir?</a:t>
+              <a:t>Anton Çehov'un 'Vişne Bahçesi' adlı eseri hangi edebi akımın en önemli örneklerinden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hairspray</a:t>
+              <a:t>Dadaizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moulin Rouge</a:t>
+              <a:t>Klasisizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,117 +26866,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mamma Mia!</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Romantizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Grease</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gerçekçilik (Realizm)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1920'lerin Chicago'sunda geçen, cinayet ve şöhret temalı ünlü müzikal hangisidir?</a:t>
+              <a:t>İtalyan 'Commedia dell'arte' türünde 'Pantalone' karakteri genellikle neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cabaret</a:t>
+              <a:t>Cesur bir savaşçıyı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fiddler on the Roof</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Açgözlü, yaşlı bir tüccarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>West Side Story</a:t>
+              <a:t>Kurnaz ve zeki bir uşağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Chicago</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Saf ve genç bir aşığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki genç aşığın, New York'taki çete savaşlarının ortasında kaldığı, Shakespeare'in Romeo ve Juliet uyarlaması olan müzikal hangisidir?</a:t>
+              <a:t>Tennessee Williams'ın 'İhtiras Tramvayı' oyununda Blanche DuBois karakteri hangi şehirden gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,117 +28116,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>West Side Story</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,57 +28234,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evita</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New Orleans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mary Poppins</a:t>
+              <a:t>Laurel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Annie</a:t>
+              <a:t>Chicago</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kudüs'e gönderilen iki Mormon misyonerinin maceralarını anlatan, hicivli yapısıyla bilinen müzikal hangisidir?</a:t>
+              <a:t>Sofokles'in yazdığı 'Kral Oidipus' trajedisinde ana tema nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>The Lion King</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaderden kaçışın imkansızlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aladdin</a:t>
+              <a:t>İnsan iradesinin gücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>The Book of Mormon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tanrıların öfkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matilda</a:t>
+              <a:t>Krallık mücadelesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>T.S. Eliot'ın şiirlerinden esinlenilerek hazırlanan, karakterlerin kedi kostümleriyle sahne aldığı ikonik yapım hangisidir?</a:t>
+              <a:t>Arthur Miller'ın 'Satıcının Ölümü' oyunundaki trajik kahramanın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jekyll &amp; Hyde</a:t>
+              <a:t>Biff Loman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,111 +29726,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Phantom of the Opera</a:t>
+              <a:t>Charley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,117 +29838,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cats</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Happy Loman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lion King</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Willy Loman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>