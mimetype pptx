--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı üçgen içerisindeki siyah 'Gevşek Malzeme' işareti ne anlama gelir?</a:t>
+              <a:t>Emniyet kemeri takmak neyi amaçlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolun inşaat halinde olduğunu</a:t>
+              <a:t>Yakıtı azaltmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,117 +743,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yolun kaygan olduğunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Can güvenliğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yolda mıcır veya taş sıçrama tehlikesi olduğunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aracı korumayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolun bozuk olduğunu</a:t>
+              <a:t>Polisten kaçmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı zemin üzerine siyah oklarla gösterilen 'Döner Kavşak' levhası hangi gruptadır?</a:t>
+              <a:t>Üzerinde siyah bir çarpı işareti olan sarı veya beyaz zeminli levha neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanzim levhaları</a:t>
+              <a:t>Ana yol-tali yol kavşağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasaklama levhaları</a:t>
+              <a:t>Tehlikeli viraj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,117 +1604,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uyarı levhaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duraklama ve park etme yasağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgi levhaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kontrolsüz demir yolu geçidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı daire içerisinde 50 yazan levha neyi ifade eder?</a:t>
+              <a:t>Kırmızı daire içerisinde bir adet motosiklet ve bir adet otomobil resmi varsa anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Minimum hız sınırı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Motorlu taşıt trafiğine kapalı yol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mesafe sınırı</a:t>
+              <a:t>Motosiklet giremez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Azami hız sınırı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece otomobiller girebilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükseklik sınırı</a:t>
+              <a:t>Motosiklet ve otomobil giremez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi zemin üzerine beyaz ok ile 'Sadece İleri' gösteren levha neyi belirtir?</a:t>
+              <a:t>Mavi dikdörtgen zemin üzerine beyaz yazı ile yazılmış 'Hastane' tabelası hangi levha grubundadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tavsiye edilen yön</a:t>
+              <a:t>Uyarı levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tek yönlü yol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilgi levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mecburi yön</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Özel işaret levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İleride yolun kapalı olduğu</a:t>
+              <a:t>Yasaklama levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de otoyollarda otomobiller için uygulanan genel hız limiti saatte kaç kilometredir?</a:t>
+              <a:t>Ters üçgen şeklindeki 'Yol Ver' levhasının sürücüye yüklediği temel sorumluluk nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>110 km</a:t>
+              <a:t>Hızını artırarak kavşaktan geçmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>120 km</a:t>
+              <a:t>Sadece sağdan gelen araca yol vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>140 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ana yoldan gelen araçlara geçiş hakkı vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>130 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tam duruş yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yerleşim yeri içinde, aksine bir işaret yoksa otomobiller için hız sınırı nedir?</a:t>
+              <a:t>Kırmızı daire içerisinde beyaz bir yatay çizgi bulunan levha ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>50 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dönüş yasağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60 km</a:t>
+              <a:t>Hız sınırı başlangıcı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>40 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Girişi olmayan yol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>70 km</a:t>
+              <a:t>Park yasağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otoyollarda seyir halindeyken kamyonlar için uygulanan hız sınırı kaçtır?</a:t>
+              <a:t>Üzerinde 'Dur' yazan sekizgen levha ile ilgili hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>95 km</a:t>
+              <a:t>Sadece gece saatlerinde geçerlidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>85 km</a:t>
+              <a:t>Sadece yoğun trafikte uyulur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>90 km</a:t>
+              <a:t>Çizgi hizasında mutlak duruş yapılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80 km</a:t>
+              <a:t>Yavaşlayıp geçiş yapılabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik işaret levhalarına göre, bölünmüş yollarda otomobiller için hız sınırı genellikle kaçtır?</a:t>
+              <a:t>Sarı zemin üzerine siyah oklarla gösterilen 'Döner Kavşak' levhası hangi gruptadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>90 km</a:t>
+              <a:t>Tanzim levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,117 +5944,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>110 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yasaklama levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>100 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uyarı levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>120 km</a:t>
+              <a:t>Bilgi levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi otoyola girişi yasak olan araçlardan biridir?</a:t>
+              <a:t>Kırmızı daire içerisinde 50 yazan levha neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Motorsuz araçlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Minimum hız sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otomobil</a:t>
+              <a:t>Mesafe sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Motosiklet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Azami hız sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otobüs</a:t>
+              <a:t>Yükseklik sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehirler arası çift yönlü karayollarında otomobiller için hız sınırı kaç kilometredir?</a:t>
+              <a:t>Mavi zemin üzerine beyaz ok ile 'Sadece İleri' gösteren levha neyi belirtir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100 km</a:t>
+              <a:t>Tavsiye edilen yön</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,111 +7436,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>110 km</a:t>
+              <a:t>Tek yönlü yol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,117 +7548,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>80 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mecburi yön</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>90 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İleride yolun kapalı olduğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otoyollarda en az hız sınırı kaç kilometredir?</a:t>
+              <a:t>Türkiye'de otoyollarda otomobiller için uygulanan genel hız limiti saatte kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 km</a:t>
+              <a:t>110 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50 km</a:t>
+              <a:t>120 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40 km</a:t>
+              <a:t>140 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60 km</a:t>
+              <a:t>130 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yuvarlak, kırmızı çerçeveli ve içi boş olan levha ne anlama gelir?</a:t>
+              <a:t>Alkol alıp araç kullanmak nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Park etmek yasaktır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kesinlikle yasak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız sınırı</a:t>
+              <a:t>Yasal ve güvenli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Girişi olmayan yol (Taşıt trafiğine kapalı yol)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hız sınırına bağlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duraklamak yasaktır</a:t>
+              <a:t>Sadece gece serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kurallarına göre otoyollarda duraklamak, park etmek veya geri gitmek yasaktır. Peki, zorunlu hallerde durulduğunda ne yapılmalıdır?</a:t>
+              <a:t>Yerleşim yeri içinde, aksine bir işaret yoksa otomobiller için hız sınırı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece dörtlü flaşörler yakılmalı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>50 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dörtlü flaşörler yakılmalı ve reflektör konulmalı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>60 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polis aranmalı</a:t>
+              <a:t>40 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Araçtan inilmemeli ve beklenmeli</a:t>
+              <a:t>70 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tehlikeli madde taşıyan araçların otoyollardaki hız sınırı nedir?</a:t>
+              <a:t>Otoyollarda seyir halindeyken kamyonlar için uygulanan hız sınırı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>70 km</a:t>
+              <a:t>95 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50 km</a:t>
+              <a:t>85 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80 km</a:t>
+              <a:t>90 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60 km</a:t>
+              <a:t>80 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otoyollarda seyir halindeyken araçlar arasındaki güvenli takip mesafesi nasıl hesaplanır?</a:t>
+              <a:t>Trafik işaret levhalarına göre, bölünmüş yollarda otomobiller için hız sınırı genellikle kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızın iki katı kadar metre</a:t>
+              <a:t>90 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sabit 50 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>110 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızın 10 katı kadar metre</a:t>
+              <a:t>100 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hızın yarısı kadar metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>120 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Motosikletlerin (L3 sınıfı) otoyollardaki hız sınırı kaçtır?</a:t>
+              <a:t>Aşağıdakilerden hangisi otoyola girişi yasak olan araçlardan biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>110 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Motorsuz araçlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>120 km</a:t>
+              <a:t>Otomobil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>100 km</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Motosiklet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>130 km</a:t>
+              <a:t>Otobüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otoyol çıkışlarında hız azaltma şeridine girmeden önce yapılması gereken ilk davranış nedir?</a:t>
+              <a:t>Şehirler arası çift yönlü karayollarında otomobiller için hız sınırı kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korna çalmak</a:t>
+              <a:t>100 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fren yapmak</a:t>
+              <a:t>110 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vites düşürmek</a:t>
+              <a:t>80 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinyal vermek</a:t>
+              <a:t>90 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazası sonrası olay yerinde güvenliği sağlamak için ilk yapılması gereken nedir?</a:t>
+              <a:t>Otoyollarda en az hız sınırı kaç kilometredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aracı durdurup kontağı kapatmak ve el frenini çekmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>30 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralıya su içirmek</a:t>
+              <a:t>50 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralıların nabzını kontrol etmek</a:t>
+              <a:t>40 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kazazedeleri araçtan hemen çıkarmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>60 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazasında 112 Acil Çağrı Merkezi aranırken öncelikle hangi bilgi verilmelidir?</a:t>
+              <a:t>Trafik kurallarına göre otoyollarda duraklamak, park etmek veya geri gitmek yasaktır. Peki, zorunlu hallerde durulduğunda ne yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürücünün ehliyet durumu</a:t>
+              <a:t>Sadece dörtlü flaşörler yakılmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arabanın markası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dörtlü flaşörler yakılmalı ve reflektör konulmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazazedelerin isimleri</a:t>
+              <a:t>Polis aranmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kazanın tam konumu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Araçtan inilmemeli ve beklenmeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazası sonrası araçtan çıkarma işlemi hangi yöntemle yapılmalıdır?</a:t>
+              <a:t>Tehlikeli madde taşıyan araçların otoyollardaki hız sınırı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi kendine çıkmasını bekleyerek</a:t>
+              <a:t>70 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Renterk manevrası ile</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>50 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaralıyı kollarından çekerek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>80 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralıyı sırtına alarak</a:t>
+              <a:t>60 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazası geçiren bir yaralıya müdahale ederken aşağıdakilerden hangisi kesinlikle yapılmamalıdır?</a:t>
+              <a:t>Otoyollarda seyir halindeyken araçlar arasındaki güvenli takip mesafesi nasıl hesaplanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralının bilincini kontrol etmek</a:t>
+              <a:t>Hızın iki katı kadar metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava yolunu açmak</a:t>
+              <a:t>Sabit 50 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaralıya yiyecek veya içecek vermek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hızın 10 katı kadar metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kanamayı durdurmak için baskı uygulamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hızın yarısı kadar metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazasında yaralının boyun travması geçirdiği şüphesi varsa, ilk yardımda neye dikkat edilmelidir?</a:t>
+              <a:t>Motosikletlerin (L3 sınıfı) otoyollardaki hız sınırı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralıyı hemen ayağa kaldırmalıdır</a:t>
+              <a:t>110 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralının başını öne eğmelidir</a:t>
+              <a:t>120 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baş-boyun-gövde ekseni bozulmamalıdır</a:t>
+              <a:t>100 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralının boynuna masaj yapılmalıdır</a:t>
+              <a:t>130 km</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi zemin üzerine beyaz oklarla gösterilen levha hangi gruba girer?</a:t>
+              <a:t>Dönel kavşaklarda öncelik kimindir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyarı levhaları</a:t>
+              <a:t>Kavşağa girenindir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasaklama levhaları</a:t>
+              <a:t>Lüks aracın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,117 +17207,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tanzim levhaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hızlı olanın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgi levhaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kavşak içindekinin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olay yerinde 'Yaşam Zinciri'nin ilk halkası nedir?</a:t>
+              <a:t>Otoyol çıkışlarında hız azaltma şeridine girmeden önce yapılması gereken ilk davranış nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hastane bakımı</a:t>
+              <a:t>Korna çalmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olay yerinde temel yaşam desteği</a:t>
+              <a:t>Fren yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tıbbi müdahale</a:t>
+              <a:t>Vites düşürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>112'ye haber verilmesi</a:t>
+              <a:t>Sinyal vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazasında araçta yangın riski varsa ne yapılmalıdır?</a:t>
+              <a:t>Trafik kazası sonrası olay yerinde güvenliği sağlamak için ilk yapılması gereken nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kontağı kapatıp aracı derhal terk etmeli ve uzaklaşılmalıdır</a:t>
+              <a:t>Aracı durdurup kontağı kapatmak ve el frenini çekmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yangın tüpünü sadece motora sıkmalıdır</a:t>
+              <a:t>Yaralıya su içirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aracın kapıları kilitlenmelidir</a:t>
+              <a:t>Yaralıların nabzını kontrol etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralıların kendi kendine çıkması beklenmelidir</a:t>
+              <a:t>Kazazedeleri araçtan hemen çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırık şüphesi olan bir kazazedeye ilk yardımda nasıl davranılmalıdır?</a:t>
+              <a:t>Trafik kazasında 112 Acil Çağrı Merkezi aranırken öncelikle hangi bilgi verilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kırık bölge hareket ettirilmeden tespit edilmelidir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sürücünün ehliyet durumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralıya ağrı kesici ilaç verilmelidir</a:t>
+              <a:t>Arabanın markası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırık bölgeye sıcak uygulama yapılmalıdır</a:t>
+              <a:t>Kazazedelerin isimleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kırık bölge düzeltilmeye çalışılmalıdır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kazanın tam konumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazasında şok belirtisi gösteren yaralıya hangi pozisyon verilmelidir?</a:t>
+              <a:t>Trafik kazası sonrası araçtan çıkarma işlemi hangi yöntemle yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baş aşağı pozisyonu</a:t>
+              <a:t>Kendi kendine çıkmasını bekleyerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şok pozisyonu (ayaklar 30 cm yukarıda)</a:t>
+              <a:t>Renterk manevrası ile</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzüstü yatış pozisyonu</a:t>
+              <a:t>Yaralıyı kollarından çekerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarı oturuş pozisyonu</a:t>
+              <a:t>Yaralıyı sırtına alarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazasında araçta sıkışan yaralıyı kim çıkarmalıdır?</a:t>
+              <a:t>Trafik kazası geçiren bir yaralıya müdahale ederken aşağıdakilerden hangisi kesinlikle yapılmamalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazaya karışan diğer sürücüler</a:t>
+              <a:t>Yaralının bilincini kontrol etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralının yakınları</a:t>
+              <a:t>Hava yolunu açmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,117 +20922,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yoldan geçen meraklı vatandaşlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaralıya yiyecek veya içecek vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece uzman eğitimli profesyoneller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanamayı durdurmak için baskı uygulamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazasında kanaması olan bir yaralıya ilk yardımda ne yapılmalıdır?</a:t>
+              <a:t>Trafik kazasında yaralının boyun travması geçirdiği şüphesi varsa, ilk yardımda neye dikkat edilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kanayan yerin üzerine doğrudan baskı uygulanmalıdır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaralıyı hemen ayağa kaldırmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yara üzerine tentürdiyot sürülmelidir</a:t>
+              <a:t>Yaralının başını öne eğmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Turnike uygulaması ilk tercih olmalıdır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Baş-boyun-gövde ekseni bozulmamalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaraya pamuk bastırılmalıdır</a:t>
+              <a:t>Yaralının boynuna masaj yapılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik kazası sonrası olay yerinde ikaz işaretlemesi (reflektör) hangi amaçla yapılır?</a:t>
+              <a:t>Olay yerinde 'Yaşam Zinciri'nin ilk halkası nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polisin işini kolaylaştırmak</a:t>
+              <a:t>Hastane bakımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafiği tamamen durdurmak</a:t>
+              <a:t>Olay yerinde temel yaşam desteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaralıları sıcak tutmak</a:t>
+              <a:t>Tıbbi müdahale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diğer araçların kaza yerini fark etmesini sağlamak</a:t>
+              <a:t>112'ye haber verilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lastik hava basıncı kontrolü genellikle ne zaman yapılmalıdır?</a:t>
+              <a:t>Trafik kazasında araçta yangın riski varsa ne yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,117 +22915,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzun yoldan hemen sonra</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kontağı kapatıp aracı derhal terk etmeli ve uzaklaşılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lastikler soğukken</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yangın tüpünü sadece motora sıkmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yağ değişiminde</a:t>
+              <a:t>Aracın kapıları kilitlenmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava sıcaklığı düştüğünde</a:t>
+              <a:t>Yaralıların kendi kendine çıkması beklenmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fren pedalına basıldığında süngerimsi bir his oluşuyorsa, bu durum genellikle neyin işaretidir?</a:t>
+              <a:t>Kırık şüphesi olan bir kazazedeye ilk yardımda nasıl davranılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Disklerin aşırı ısınması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kırık bölge hareket ettirilmeden tespit edilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fren balatalarının bitmesi</a:t>
+              <a:t>Yaralıya ağrı kesici ilaç verilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lastiklerin aşınması</a:t>
+              <a:t>Kırık bölgeye sıcak uygulama yapılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fren hidroliğinde hava olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kırık bölge düzeltilmeye çalışılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Motor yağının görevi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Trafik kazasında şok belirtisi gösteren yaralıya hangi pozisyon verilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzoz dumanını azaltmak</a:t>
+              <a:t>Baş aşağı pozisyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,117 +24519,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Motorun soğumasını sağlamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şok pozisyonu (ayaklar 30 cm yukarıda)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sürtünmeyi azaltarak parçaların aşınmasını önlemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüzüstü yatış pozisyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakıt tasarrufu sağlamak</a:t>
+              <a:t>Yarı oturuş pozisyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üzerinde siyah bir çarpı işareti olan sarı veya beyaz zeminli levha neyi ifade eder?</a:t>
+              <a:t>Yağışlı havada araç kullanırken neye dikkat edilmeli?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ana yol-tali yol kavşağı</a:t>
+              <a:t>Klima kapatılmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tehlikeli viraj</a:t>
+              <a:t>Farlar kapatılmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duraklama ve park etme yasağı</a:t>
+              <a:t>Daha hızlı gidilmeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kontrolsüz demir yolu geçidi</a:t>
+              <a:t>Takip mesafesi artırılmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lastik diş derinliği yasal sınırın altına düştüğünde ne olur?</a:t>
+              <a:t>Trafik kazasında araçta sıkışan yaralıyı kim çıkarmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Direksiyon daha yumuşak olur</a:t>
+              <a:t>Kazaya karışan diğer sürücüler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yakıt tüketimi azalır</a:t>
+              <a:t>Yaralının yakınları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Motor performansı artar</a:t>
+              <a:t>Yoldan geçen meraklı vatandaşlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fren mesafesi uzar ve yol tutuşu azalır</a:t>
+              <a:t>Sadece uzman eğitimli profesyoneller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı daire içerisinde bir adet motosiklet ve bir adet otomobil resmi varsa anlamı nedir?</a:t>
+              <a:t>Park yeri ararken nasıl davranılmalı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,117 +26630,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Motorlu taşıt trafiğine kapalı yol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaldırıma park edilmeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Motosiklet giremez</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurallara uyulmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece otomobiller girebilir</a:t>
+              <a:t>Hızlıca durulmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Motosiklet ve otomobil giremez</a:t>
+              <a:t>Trafik akışı kesilmeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi dikdörtgen zemin üzerine beyaz yazı ile yazılmış 'Hastane' tabelası hangi levha grubundadır?</a:t>
+              <a:t>Göz bozukluğu olan sürücü ne yapmalı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyarı levhaları</a:t>
+              <a:t>Daha yavaş sürmeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,117 +27491,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilgi levhaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hiçbir şey yapmamalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Özel işaret levhaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gözlük kullanmalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasaklama levhaları</a:t>
+              <a:t>Gündüz sürmemeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ters üçgen şeklindeki 'Yol Ver' levhasının sürücüye yüklediği temel sorumluluk nedir?</a:t>
+              <a:t>Kırmızı üçgen içerisindeki siyah 'Gevşek Malzeme' işareti ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızını artırarak kavşaktan geçmek</a:t>
+              <a:t>Yolun inşaat halinde olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece sağdan gelen araca yol vermek</a:t>
+              <a:t>Yolun kaygan olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ana yoldan gelen araçlara geçiş hakkı vermek</a:t>
+              <a:t>Yolda mıcır veya taş sıçrama tehlikesi olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tam duruş yapmak</a:t>
+              <a:t>Yolun bozuk olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı daire içerisinde beyaz bir yatay çizgi bulunan levha ne anlama gelir?</a:t>
+              <a:t>Yuvarlak, kırmızı çerçeveli ve içi boş olan levha ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dönüş yasağı</a:t>
+              <a:t>Park etmek yasaktır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız sınırı başlangıcı</a:t>
+              <a:t>Hız sınırı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Girişi olmayan yol</a:t>
+              <a:t>Girişi olmayan yol (Taşıt trafiğine kapalı yol)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Park yasağı</a:t>
+              <a:t>Duraklamak yasaktır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üzerinde 'Dur' yazan sekizgen levha ile ilgili hangisi doğrudur?</a:t>
+              <a:t>Mavi zemin üzerine beyaz oklarla gösterilen levha hangi gruba girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece gece saatlerinde geçerlidir</a:t>
+              <a:t>Uyarı levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yoğun trafikte uyulur</a:t>
+              <a:t>Yasaklama levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çizgi hizasında mutlak duruş yapılmalıdır</a:t>
+              <a:t>Tanzim levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavaşlayıp geçiş yapılabilir</a:t>
+              <a:t>Bilgi levhaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>