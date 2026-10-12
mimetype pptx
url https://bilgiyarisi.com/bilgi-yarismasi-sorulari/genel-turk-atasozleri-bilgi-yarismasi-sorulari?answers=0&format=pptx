--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Etekleri zil çalmak' deyiminin anlamı nedir?</a:t>
+              <a:t>Atasözleri için en doğru tanım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok yorulmak</a:t>
+              <a:t>Atalarımızın deneyimlerini yansıtan kalıplaşmış özlü sözlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok sevinmek</a:t>
+              <a:t>Günlük konuşmalarda hiç kullanılmazlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korkuya kapılmak</a:t>
+              <a:t>Sadece şairlerin yazdığı dizelerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beklemekten sıkılmak</a:t>
+              <a:t>Uzun edebi metinlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'İpe un sermek' deyimi ne anlama gelir?</a:t>
+              <a:t>'Can kulağıyla dinlemek' deyimi neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli bir iş yapmak</a:t>
+              <a:t>Kendi kendine konuşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hatalı bir işi düzeltmek</a:t>
+              <a:t>Önemsemeyerek dinlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir işi yapmamak için bahaneler üretmek</a:t>
+              <a:t>Sadece işine geleni duymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birinden borç istemek</a:t>
+              <a:t>Çok dikkatli ve ilgiyle dinlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Balık kavağa çıkınca' deyimi ne için kullanılır?</a:t>
+              <a:t>'Kılı kırk yarmak' deyimi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok yakın bir zaman için</a:t>
+              <a:t>Haksızlığa karşı gelmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa olaylarını anlatmak için</a:t>
+              <a:t>Çok hızlı hareket etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir zaman gerçekleşmeyecek bir durum için</a:t>
+              <a:t>Bir işi çok titiz ve detaylı incelemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabah erken saatler için</a:t>
+              <a:t>Zor bir kararı ertelemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Ateş püskürmek' deyimi neyi ifade eder?</a:t>
+              <a:t>'Göz boyamak' deyiminin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir konuyu çok iyi bilmek</a:t>
+              <a:t>Birini etkilemeye çalışmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok heyecanlanmak</a:t>
+              <a:t>Gerçeği saklayıp başkasını kandırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine çok kızgın olmak</a:t>
+              <a:t>Dikkat çekmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine nasihat vermek</a:t>
+              <a:t>Çok güzel görünmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçenin bilinen en eski sözlük ve atasözü kaynağı olan eser hangisidir?</a:t>
+              <a:t>'Çam devirmek' deyimi ne zaman kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atabetü'l-Hakayık</a:t>
+              <a:t>Pot kırıp, yersiz bir söz söyleyince</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutadgu Bilig</a:t>
+              <a:t>Büyük bir başarı kazanıldığında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divânu Lugâti't-Türk</a:t>
+              <a:t>Çok çalışıp yorulduğunda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dede Korkut Hikayeleri</a:t>
+              <a:t>Birine yardım edildiğinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divânu Lugâti't-Türk kim tarafından kaleme alınmıştır?</a:t>
+              <a:t>'Küpüne binmek' deyimi hangi duyguyu anlatır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edip Ahmet Yükneki</a:t>
+              <a:t>Çok sevinmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaşgarlı Mahmut</a:t>
+              <a:t>Çok şaşırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yusuf Has Hacip</a:t>
+              <a:t>Çok üzülmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hoca Ahmet Yesevi</a:t>
+              <a:t>Çok sinirlenmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri ve deyimleri derleyen ünlü 'Deyimler Sözlüğü'nün yazarı kimdir?</a:t>
+              <a:t>'İpe un sermek' deyimi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgut Özakman</a:t>
+              <a:t>Düzenli bir iş yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halit Ziya Uşaklıgil</a:t>
+              <a:t>Hatalı bir işi düzeltmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reşat Nuri Güntekin</a:t>
+              <a:t>Bir işi yapmamak için bahaneler üretmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ömer Asım Aksoy</a:t>
+              <a:t>Birinden borç istemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Dil Kurumu'nun kurucusu kimdir?</a:t>
+              <a:t>'Balık kavağa çıkınca' deyimi ne için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ziya Gökalp</a:t>
+              <a:t>Çok yakın bir zaman için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuat Köprülü</a:t>
+              <a:t>Doğa olaylarını anlatmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:t>Hiçbir zaman gerçekleşmeyecek bir durum için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Sabah erken saatler için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü kültürün yazıya geçirilmesinde atasözlerinin önemi nedir?</a:t>
+              <a:t>'Ateş püskürmek' deyimi neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknolojik veri</a:t>
+              <a:t>Bir konuyu çok iyi bilmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı dil öğrenimi</a:t>
+              <a:t>Çok heyecanlanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece eğlence</a:t>
+              <a:t>Birine çok kızgın olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kültürel süreklilik</a:t>
+              <a:t>Birine nasihat vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri genel olarak hangi edebiyat türüne girer?</a:t>
+              <a:t>Türkçenin bilinen en eski sözlük ve atasözü kaynağı olan eser hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilimsel makale</a:t>
+              <a:t>Atabetü'l-Hakayık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anonim halk edebiyatı</a:t>
+              <a:t>Kutadgu Bilig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern tiyatro</a:t>
+              <a:t>Divânu Lugâti't-Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatı</a:t>
+              <a:t>Dede Korkut Hikayeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk atasözlerini bilimsel olarak ilk kez derleyen isimlerden biri olan ve 'Lügat-ı Naci' ile bilinen yazar kimdir?</a:t>
+              <a:t>Divânu Lugâti't-Türk kim tarafından kaleme alınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namık Kemal</a:t>
+              <a:t>Edip Ahmet Yükneki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ahmet Mithat Efendi</a:t>
+              <a:t>Kaşgarlı Mahmut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muallim Naci</a:t>
+              <a:t>Yusuf Has Hacip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şinasi</a:t>
+              <a:t>Hoca Ahmet Yesevi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Burnu havada olmak' deyimi hangi kişilik özelliğini tanımlar?</a:t>
+              <a:t>Erken kalkan neyi alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeki olmak</a:t>
+              <a:t>İşi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dürüstlük</a:t>
+              <a:t>Parayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meraklı olmak</a:t>
+              <a:t>Yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kibirli olmak</a:t>
+              <a:t>Çayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin toplandığı eserlere ne ad verilir?</a:t>
+              <a:t>Atasözleri ve deyimleri derleyen ünlü 'Deyimler Sözlüğü'nün yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ansiklopedi</a:t>
+              <a:t>Turgut Özakman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antoloji</a:t>
+              <a:t>Halit Ziya Uşaklıgil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlük</a:t>
+              <a:t>Reşat Nuri Güntekin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paremioloji</a:t>
+              <a:t>Ömer Asım Aksoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kültüründe atasözlerini kullanan halk ozanlarının genel adı nedir?</a:t>
+              <a:t>Türk Dil Kurumu'nun kurucusu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ressam</a:t>
+              <a:t>Ziya Gökalp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern yazar</a:t>
+              <a:t>Fuat Köprülü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ozan</a:t>
+              <a:t>Mustafa Kemal Atatürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihçi</a:t>
+              <a:t>İsmet İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerini güncelleyen ve modern Türkçeye uyarlayan kurum hangisidir?</a:t>
+              <a:t>Sözlü kültürün yazıya geçirilmesinde atasözlerinin önemi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TÜBİTAK</a:t>
+              <a:t>Teknolojik veri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TRT</a:t>
+              <a:t>Yabancı dil öğrenimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB</a:t>
+              <a:t>Sadece eğlence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TDK</a:t>
+              <a:t>Kültürel süreklilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin kökenini inceleyen bilim dalı hangisidir?</a:t>
+              <a:t>Atasözleri genel olarak hangi edebiyat türüne girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paremioloji</a:t>
+              <a:t>Bilimsel makale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkeoloji</a:t>
+              <a:t>Anonim halk edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikoloji</a:t>
+              <a:t>Modern tiyatro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyoloji</a:t>
+              <a:t>Divan edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı döneminde atasözlerini derleyen en ünlü eserlerden biri hangisidir?</a:t>
+              <a:t>Türk atasözlerini bilimsel olarak ilk kez derleyen isimlerden biri olan ve 'Lügat-ı Naci' ile bilinen yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taaşşuk-ı Talat ve Fitnat</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harname</a:t>
+              <a:t>Ahmet Mithat Efendi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsnü Aşk</a:t>
+              <a:t>Muallim Naci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Durub-ı Emsal-i Osmaniye</a:t>
+              <a:t>Şinasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Durub-ı Emsal-i Osmaniye adlı eserin yazarı kimdir?</a:t>
+              <a:t>Atasözlerinin toplandığı eserlere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ziya Paşa</a:t>
+              <a:t>Ansiklopedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Recaizade Mahmut Ekrem</a:t>
+              <a:t>Antoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namık Kemal</a:t>
+              <a:t>Sözlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şinasi</a:t>
+              <a:t>Paremioloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk sözlü geleneğinde atasözlerinin aktarılmasında hangi araç en etkilidir?</a:t>
+              <a:t>Türk kültüründe atasözlerini kullanan halk ozanlarının genel adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulaktan kulağa/Nesil</a:t>
+              <a:t>Ressam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Televizyon</a:t>
+              <a:t>Modern yazar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal medya</a:t>
+              <a:t>Ozan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazete</a:t>
+              <a:t>Tarihçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin derlenmesi neden önemlidir?</a:t>
+              <a:t>Atasözlerini güncelleyen ve modern Türkçeye uyarlayan kurum hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav soruları yazmak</a:t>
+              <a:t>TÜBİTAK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Para kazanmak için</a:t>
+              <a:t>TRT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kültür mirasını korumak</a:t>
+              <a:t>MEB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moda yaratmak</a:t>
+              <a:t>TDK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kültüründe 'Sakla samanı gelir zamanı' atasözünün ana teması nedir?</a:t>
+              <a:t>Atasözlerinin kökenini inceleyen bilim dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğlence</a:t>
+              <a:t>Paremioloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kavga</a:t>
+              <a:t>Arkeoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Psikoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tutum</a:t>
+              <a:t>Sosyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri sadece bir millete mi özgüdür?</a:t>
+              <a:t>Osmanlı döneminde atasözlerini derleyen en ünlü eserlerden biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Avrupa</a:t>
+              <a:t>Taaşşuk-ı Talat ve Fitnat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>Harname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır, evrenseldir</a:t>
+              <a:t>Hüsnü Aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Asya</a:t>
+              <a:t>Durub-ı Emsal-i Osmaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Ağzında bakla ıslanmamak' deyimi ne anlama gelir?</a:t>
+              <a:t>Üzüm üzüme baka baka ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sır saklayamamak</a:t>
+              <a:t>Çürür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok konuşmak</a:t>
+              <a:t>Tatlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözünü tutamamak</a:t>
+              <a:t>Olgunlaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok yemek yemek</a:t>
+              <a:t>Kararır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Farklı dillerde aynı anlamı taşıyan sözlere ne denir?</a:t>
+              <a:t>Durub-ı Emsal-i Osmaniye adlı eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evrensel atasözü</a:t>
+              <a:t>Ziya Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zıt anlamlı</a:t>
+              <a:t>Recaizade Mahmut Ekrem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deyim</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eş anlamlı</a:t>
+              <a:t>Şinasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin dünya genelindeki işlevi nedir?</a:t>
+              <a:t>Türk sözlü geleneğinde atasözlerinin aktarılmasında hangi araç en etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticaret yapmak</a:t>
+              <a:t>Kulaktan kulağa/Nesil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilgi vermek</a:t>
+              <a:t>Televizyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş çıkarmak</a:t>
+              <a:t>Sosyal medya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tecrübe aktarmak</a:t>
+              <a:t>Gazete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk atasözlerinde en sık işlenen konu hangisidir?</a:t>
+              <a:t>Atasözlerinin derlenmesi neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan ilişkileri</a:t>
+              <a:t>Sınav soruları yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa</a:t>
+              <a:t>Para kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzay</a:t>
+              <a:t>Kültür mirasını korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknoloji</a:t>
+              <a:t>Moda yaratmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri bir toplumun neyini yansıtır?</a:t>
+              <a:t>Türk kültüründe 'Sakla samanı gelir zamanı' atasözünün ana teması nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutfak kültürünü</a:t>
+              <a:t>Eğlence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri gücünü</a:t>
+              <a:t>Kavga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayat felsefesini</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomi verilerini</a:t>
+              <a:t>Tutum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya edebiyatında atasözlerinin yoğun kullanıldığı epik eserler hangileridir?</a:t>
+              <a:t>Atasözleri sadece bir millete mi özgüdür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilim kurgu</a:t>
+              <a:t>Sadece Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polisiye</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Destanlar</a:t>
+              <a:t>Hayır, evrenseldir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reklam</a:t>
+              <a:t>Sadece Asya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçede 'Damlaya damlaya göl olur' atasözü neyi vurgular?</a:t>
+              <a:t>Farklı dillerde aynı anlamı taşıyan sözlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsraf</a:t>
+              <a:t>Evrensel atasözü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göl gezisi</a:t>
+              <a:t>Zıt anlamlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Deyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabır ve birikim</a:t>
+              <a:t>Eş anlamlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin evrenselliğine bir örnek nedir?</a:t>
+              <a:t>Atasözlerinin dünya genelindeki işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamamen farklılık</a:t>
+              <a:t>Ticaret yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbiri</a:t>
+              <a:t>Bilgi vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kültürel benzerlikler</a:t>
+              <a:t>Savaş çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Türklerdedir</a:t>
+              <a:t>Tecrübe aktarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya çapında atasözü koleksiyonları genelde neyi amaçlar?</a:t>
+              <a:t>Türk atasözlerinde en sık işlenen konu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dili zorlaştırmak</a:t>
+              <a:t>İnsan ilişkileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitimi</a:t>
+              <a:t>Doğa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kültürlerarası köprü</a:t>
+              <a:t>Uzay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece satış</a:t>
+              <a:t>Teknoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk atasözlerinin tarihsel derinliği hangi coğrafyaya kadar uzanır?</a:t>
+              <a:t>Atasözleri bir toplumun neyini yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya</a:t>
+              <a:t>Mutfak kültürünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Asya</a:t>
+              <a:t>Askeri gücünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Anadolu</a:t>
+              <a:t>Hayat felsefesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Balkanlar</a:t>
+              <a:t>Ekonomi verilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri iletişimi nasıl etkiler?</a:t>
+              <a:t>Dünya edebiyatında atasözlerinin yoğun kullanıldığı epik eserler hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlamsızlaştırır</a:t>
+              <a:t>Bilim kurgu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kesintiye uğratır</a:t>
+              <a:t>Polisiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zorlaştırır</a:t>
+              <a:t>Destanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güçlendirir ve etkili kılar</a:t>
+              <a:t>Reklam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Pabucu dama atılmak' deyimi hangi durumu ifade eder?</a:t>
+              <a:t>Başak ne kadar dolarsa başını o kadar ne yapar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Değerini veya gözdeki yerini yitirmek</a:t>
+              <a:t>Kaldırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hata yaparak cezalandırılmak</a:t>
+              <a:t>Döker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni bir işe başlamak</a:t>
+              <a:t>Eğer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolculuğa çıkmaya hazırlanmak</a:t>
+              <a:t>Sallar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri ve deyimler arasındaki en büyük fark nedir?</a:t>
+              <a:t>Türkçede 'Damlaya damlaya göl olur' atasözü neyi vurgular?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelimeler</a:t>
+              <a:t>İsraf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazım dili</a:t>
+              <a:t>Göl gezisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısalık</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğüt içermesi</a:t>
+              <a:t>Sabır ve birikim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Can kulağıyla dinlemek' deyimi neyi ifade eder?</a:t>
+              <a:t>Ne ekersen onu biçersin, atasözü neyi vurgular?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi kendine konuşmak</a:t>
+              <a:t>Çalışkanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Önemsemeyerek dinlemek</a:t>
+              <a:t>Sabırlı olmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece işine geleni duymak</a:t>
+              <a:t>Tarımsal üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok dikkatli ve ilgiyle dinlemek</a:t>
+              <a:t>Davranışların sonuçlarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Kılı kırk yarmak' deyimi ne anlama gelir?</a:t>
+              <a:t>'Etekleri zil çalmak' deyiminin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haksızlığa karşı gelmek</a:t>
+              <a:t>Çok yorulmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok hızlı hareket etmek</a:t>
+              <a:t>Çok sevinmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir işi çok titiz ve detaylı incelemek</a:t>
+              <a:t>Korkuya kapılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zor bir kararı ertelemek</a:t>
+              <a:t>Beklemekten sıkılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Göz boyamak' deyiminin anlamı nedir?</a:t>
+              <a:t>'Burnu havada olmak' deyimi hangi kişilik özelliğini tanımlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birini etkilemeye çalışmak</a:t>
+              <a:t>Zeki olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçeği saklayıp başkasını kandırmak</a:t>
+              <a:t>Dürüstlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dikkat çekmek</a:t>
+              <a:t>Meraklı olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok güzel görünmek</a:t>
+              <a:t>Kibirli olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Çam devirmek' deyimi ne zaman kullanılır?</a:t>
+              <a:t>'Ağzında bakla ıslanmamak' deyimi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pot kırıp, yersiz bir söz söyleyince</a:t>
+              <a:t>Sır saklayamamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük bir başarı kazanıldığında</a:t>
+              <a:t>Çok konuşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok çalışıp yorulduğunda</a:t>
+              <a:t>Sözünü tutamamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine yardım edildiğinde</a:t>
+              <a:t>Çok yemek yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Küpüne binmek' deyimi hangi duyguyu anlatır?</a:t>
+              <a:t>'Pabucu dama atılmak' deyimi hangi durumu ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok sevinmek</a:t>
+              <a:t>Değerini veya gözdeki yerini yitirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok şaşırmak</a:t>
+              <a:t>Hata yaparak cezalandırılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok üzülmek</a:t>
+              <a:t>Yeni bir işe başlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok sinirlenmek</a:t>
+              <a:t>Yolculuğa çıkmaya hazırlanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>