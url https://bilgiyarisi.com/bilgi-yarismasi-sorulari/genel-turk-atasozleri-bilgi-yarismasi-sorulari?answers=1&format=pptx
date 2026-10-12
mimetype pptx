--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Etekleri zil çalmak' deyiminin anlamı nedir?</a:t>
+              <a:t>Atasözleri için en doğru tanım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,117 +625,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok yorulmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atalarımızın deneyimlerini yansıtan kalıplaşmış özlü sözlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok sevinmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Günlük konuşmalarda hiç kullanılmazlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korkuya kapılmak</a:t>
+              <a:t>Sadece şairlerin yazdığı dizelerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beklemekten sıkılmak</a:t>
+              <a:t>Uzun edebi metinlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'İpe un sermek' deyimi ne anlama gelir?</a:t>
+              <a:t>'Can kulağıyla dinlemek' deyimi neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli bir iş yapmak</a:t>
+              <a:t>Kendi kendine konuşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hatalı bir işi düzeltmek</a:t>
+              <a:t>Önemsemeyerek dinlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,117 +1604,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir işi yapmamak için bahaneler üretmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece işine geleni duymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Birinden borç istemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok dikkatli ve ilgiyle dinlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Balık kavağa çıkınca' deyimi ne için kullanılır?</a:t>
+              <a:t>'Kılı kırk yarmak' deyimi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok yakın bir zaman için</a:t>
+              <a:t>Haksızlığa karşı gelmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa olaylarını anlatmak için</a:t>
+              <a:t>Çok hızlı hareket etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir zaman gerçekleşmeyecek bir durum için</a:t>
+              <a:t>Bir işi çok titiz ve detaylı incelemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabah erken saatler için</a:t>
+              <a:t>Zor bir kararı ertelemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Ateş püskürmek' deyimi neyi ifade eder?</a:t>
+              <a:t>'Göz boyamak' deyiminin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir konuyu çok iyi bilmek</a:t>
+              <a:t>Birini etkilemeye çalışmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok heyecanlanmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gerçeği saklayıp başkasını kandırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Birine çok kızgın olmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dikkat çekmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine nasihat vermek</a:t>
+              <a:t>Çok güzel görünmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçenin bilinen en eski sözlük ve atasözü kaynağı olan eser hangisidir?</a:t>
+              <a:t>'Çam devirmek' deyimi ne zaman kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atabetü'l-Hakayık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pot kırıp, yersiz bir söz söyleyince</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutadgu Bilig</a:t>
+              <a:t>Büyük bir başarı kazanıldığında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Divânu Lugâti't-Türk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok çalışıp yorulduğunda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dede Korkut Hikayeleri</a:t>
+              <a:t>Birine yardım edildiğinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divânu Lugâti't-Türk kim tarafından kaleme alınmıştır?</a:t>
+              <a:t>'Küpüne binmek' deyimi hangi duyguyu anlatır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edip Ahmet Yükneki</a:t>
+              <a:t>Çok sevinmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kaşgarlı Mahmut</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok şaşırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yusuf Has Hacip</a:t>
+              <a:t>Çok üzülmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hoca Ahmet Yesevi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok sinirlenmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri ve deyimleri derleyen ünlü 'Deyimler Sözlüğü'nün yazarı kimdir?</a:t>
+              <a:t>'İpe un sermek' deyimi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgut Özakman</a:t>
+              <a:t>Düzenli bir iş yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halit Ziya Uşaklıgil</a:t>
+              <a:t>Hatalı bir işi düzeltmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reşat Nuri Güntekin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir işi yapmamak için bahaneler üretmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ömer Asım Aksoy</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birinden borç istemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Dil Kurumu'nun kurucusu kimdir?</a:t>
+              <a:t>'Balık kavağa çıkınca' deyimi ne için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ziya Gökalp</a:t>
+              <a:t>Çok yakın bir zaman için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuat Köprülü</a:t>
+              <a:t>Doğa olaylarını anlatmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:t>Hiçbir zaman gerçekleşmeyecek bir durum için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Sabah erken saatler için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü kültürün yazıya geçirilmesinde atasözlerinin önemi nedir?</a:t>
+              <a:t>'Ateş püskürmek' deyimi neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknolojik veri</a:t>
+              <a:t>Bir konuyu çok iyi bilmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı dil öğrenimi</a:t>
+              <a:t>Çok heyecanlanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,117 +6805,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece eğlence</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birine çok kızgın olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kültürel süreklilik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birine nasihat vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri genel olarak hangi edebiyat türüne girer?</a:t>
+              <a:t>Türkçenin bilinen en eski sözlük ve atasözü kaynağı olan eser hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilimsel makale</a:t>
+              <a:t>Atabetü'l-Hakayık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Anonim halk edebiyatı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kutadgu Bilig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Modern tiyatro</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Divânu Lugâti't-Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatı</a:t>
+              <a:t>Dede Korkut Hikayeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk atasözlerini bilimsel olarak ilk kez derleyen isimlerden biri olan ve 'Lügat-ı Naci' ile bilinen yazar kimdir?</a:t>
+              <a:t>Divânu Lugâti't-Türk kim tarafından kaleme alınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namık Kemal</a:t>
+              <a:t>Edip Ahmet Yükneki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,117 +8173,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ahmet Mithat Efendi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaşgarlı Mahmut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Muallim Naci</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yusuf Has Hacip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şinasi</a:t>
+              <a:t>Hoca Ahmet Yesevi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Burnu havada olmak' deyimi hangi kişilik özelliğini tanımlar?</a:t>
+              <a:t>Erken kalkan neyi alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeki olmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İşi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dürüstlük</a:t>
+              <a:t>Parayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meraklı olmak</a:t>
+              <a:t>Yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kibirli olmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin toplandığı eserlere ne ad verilir?</a:t>
+              <a:t>Atasözleri ve deyimleri derleyen ünlü 'Deyimler Sözlüğü'nün yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ansiklopedi</a:t>
+              <a:t>Turgut Özakman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antoloji</a:t>
+              <a:t>Halit Ziya Uşaklıgil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlük</a:t>
+              <a:t>Reşat Nuri Güntekin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paremioloji</a:t>
+              <a:t>Ömer Asım Aksoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kültüründe atasözlerini kullanan halk ozanlarının genel adı nedir?</a:t>
+              <a:t>Türk Dil Kurumu'nun kurucusu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ressam</a:t>
+              <a:t>Ziya Gökalp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern yazar</a:t>
+              <a:t>Fuat Köprülü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ozan</a:t>
+              <a:t>Mustafa Kemal Atatürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihçi</a:t>
+              <a:t>İsmet İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerini güncelleyen ve modern Türkçeye uyarlayan kurum hangisidir?</a:t>
+              <a:t>Sözlü kültürün yazıya geçirilmesinde atasözlerinin önemi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TÜBİTAK</a:t>
+              <a:t>Teknolojik veri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TRT</a:t>
+              <a:t>Yabancı dil öğrenimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB</a:t>
+              <a:t>Sadece eğlence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TDK</a:t>
+              <a:t>Kültürel süreklilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin kökenini inceleyen bilim dalı hangisidir?</a:t>
+              <a:t>Atasözleri genel olarak hangi edebiyat türüne girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,117 +11770,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paremioloji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilimsel makale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arkeoloji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Anonim halk edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikoloji</a:t>
+              <a:t>Modern tiyatro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyoloji</a:t>
+              <a:t>Divan edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı döneminde atasözlerini derleyen en ünlü eserlerden biri hangisidir?</a:t>
+              <a:t>Türk atasözlerini bilimsel olarak ilk kez derleyen isimlerden biri olan ve 'Lügat-ı Naci' ile bilinen yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taaşşuk-ı Talat ve Fitnat</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harname</a:t>
+              <a:t>Ahmet Mithat Efendi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,117 +12749,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hüsnü Aşk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muallim Naci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Durub-ı Emsal-i Osmaniye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şinasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Durub-ı Emsal-i Osmaniye adlı eserin yazarı kimdir?</a:t>
+              <a:t>Atasözlerinin toplandığı eserlere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ziya Paşa</a:t>
+              <a:t>Ansiklopedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Recaizade Mahmut Ekrem</a:t>
+              <a:t>Antoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namık Kemal</a:t>
+              <a:t>Sözlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şinasi</a:t>
+              <a:t>Paremioloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk sözlü geleneğinde atasözlerinin aktarılmasında hangi araç en etkilidir?</a:t>
+              <a:t>Türk kültüründe atasözlerini kullanan halk ozanlarının genel adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kulaktan kulağa/Nesil</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ressam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Televizyon</a:t>
+              <a:t>Modern yazar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sosyal medya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ozan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazete</a:t>
+              <a:t>Tarihçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin derlenmesi neden önemlidir?</a:t>
+              <a:t>Atasözlerini güncelleyen ve modern Türkçeye uyarlayan kurum hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav soruları yazmak</a:t>
+              <a:t>TÜBİTAK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Para kazanmak için</a:t>
+              <a:t>TRT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,117 +14978,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kültür mirasını korumak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>MEB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Moda yaratmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TDK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kültüründe 'Sakla samanı gelir zamanı' atasözünün ana teması nedir?</a:t>
+              <a:t>Atasözlerinin kökenini inceleyen bilim dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eğlence</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Paremioloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kavga</a:t>
+              <a:t>Arkeoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Psikoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tutum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sosyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri sadece bir millete mi özgüdür?</a:t>
+              <a:t>Osmanlı döneminde atasözlerini derleyen en ünlü eserlerden biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Avrupa</a:t>
+              <a:t>Taaşşuk-ı Talat ve Fitnat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>Harname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,117 +16464,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayır, evrenseldir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hüsnü Aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece Asya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Durub-ı Emsal-i Osmaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Ağzında bakla ıslanmamak' deyimi ne anlama gelir?</a:t>
+              <a:t>Üzüm üzüme baka baka ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sır saklayamamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çürür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok konuşmak</a:t>
+              <a:t>Tatlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözünü tutamamak</a:t>
+              <a:t>Olgunlaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok yemek yemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kararır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Farklı dillerde aynı anlamı taşıyan sözlere ne denir?</a:t>
+              <a:t>Durub-ı Emsal-i Osmaniye adlı eserin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evrensel atasözü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ziya Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zıt anlamlı</a:t>
+              <a:t>Recaizade Mahmut Ekrem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deyim</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eş anlamlı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şinasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin dünya genelindeki işlevi nedir?</a:t>
+              <a:t>Türk sözlü geleneğinde atasözlerinin aktarılmasında hangi araç en etkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ticaret yapmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kulaktan kulağa/Nesil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilgi vermek</a:t>
+              <a:t>Televizyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş çıkarmak</a:t>
+              <a:t>Sosyal medya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tecrübe aktarmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gazete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk atasözlerinde en sık işlenen konu hangisidir?</a:t>
+              <a:t>Atasözlerinin derlenmesi neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsan ilişkileri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sınav soruları yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa</a:t>
+              <a:t>Para kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzay</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kültür mirasını korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknoloji</a:t>
+              <a:t>Moda yaratmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri bir toplumun neyini yansıtır?</a:t>
+              <a:t>Türk kültüründe 'Sakla samanı gelir zamanı' atasözünün ana teması nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutfak kültürünü</a:t>
+              <a:t>Eğlence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri gücünü</a:t>
+              <a:t>Kavga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayat felsefesini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekonomi verilerini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tutum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya edebiyatında atasözlerinin yoğun kullanıldığı epik eserler hangileridir?</a:t>
+              <a:t>Atasözleri sadece bir millete mi özgüdür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilim kurgu</a:t>
+              <a:t>Sadece Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polisiye</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Destanlar</a:t>
+              <a:t>Hayır, evrenseldir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reklam</a:t>
+              <a:t>Sadece Asya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçede 'Damlaya damlaya göl olur' atasözü neyi vurgular?</a:t>
+              <a:t>Farklı dillerde aynı anlamı taşıyan sözlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsraf</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evrensel atasözü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göl gezisi</a:t>
+              <a:t>Zıt anlamlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Deyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sabır ve birikim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eş anlamlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözlerinin evrenselliğine bir örnek nedir?</a:t>
+              <a:t>Atasözlerinin dünya genelindeki işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tamamen farklılık</a:t>
+              <a:t>Ticaret yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbiri</a:t>
+              <a:t>Bilgi vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,117 +22408,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kültürel benzerlikler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Savaş çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece Türklerdedir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tecrübe aktarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya çapında atasözü koleksiyonları genelde neyi amaçlar?</a:t>
+              <a:t>Türk atasözlerinde en sık işlenen konu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dili zorlaştırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan ilişkileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitimi</a:t>
+              <a:t>Doğa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kültürlerarası köprü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uzay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece satış</a:t>
+              <a:t>Teknoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk atasözlerinin tarihsel derinliği hangi coğrafyaya kadar uzanır?</a:t>
+              <a:t>Atasözleri bir toplumun neyini yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya</a:t>
+              <a:t>Mutfak kültürünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,117 +23776,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orta Asya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Askeri gücünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece Anadolu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayat felsefesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Balkanlar</a:t>
+              <a:t>Ekonomi verilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri iletişimi nasıl etkiler?</a:t>
+              <a:t>Dünya edebiyatında atasözlerinin yoğun kullanıldığı epik eserler hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anlamsızlaştırır</a:t>
+              <a:t>Bilim kurgu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kesintiye uğratır</a:t>
+              <a:t>Polisiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zorlaştırır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Destanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güçlendirir ve etkili kılar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Reklam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Pabucu dama atılmak' deyimi hangi durumu ifade eder?</a:t>
+              <a:t>Başak ne kadar dolarsa başını o kadar ne yapar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Değerini veya gözdeki yerini yitirmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaldırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hata yaparak cezalandırılmak</a:t>
+              <a:t>Döker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yeni bir işe başlamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolculuğa çıkmaya hazırlanmak</a:t>
+              <a:t>Sallar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözleri ve deyimler arasındaki en büyük fark nedir?</a:t>
+              <a:t>Türkçede 'Damlaya damlaya göl olur' atasözü neyi vurgular?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelimeler</a:t>
+              <a:t>İsraf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazım dili</a:t>
+              <a:t>Göl gezisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısalık</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğüt içermesi</a:t>
+              <a:t>Sabır ve birikim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Can kulağıyla dinlemek' deyimi neyi ifade eder?</a:t>
+              <a:t>Ne ekersen onu biçersin, atasözü neyi vurgular?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi kendine konuşmak</a:t>
+              <a:t>Çalışkanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Önemsemeyerek dinlemek</a:t>
+              <a:t>Sabırlı olmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece işine geleni duymak</a:t>
+              <a:t>Tarımsal üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok dikkatli ve ilgiyle dinlemek</a:t>
+              <a:t>Davranışların sonuçlarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Kılı kırk yarmak' deyimi ne anlama gelir?</a:t>
+              <a:t>'Etekleri zil çalmak' deyiminin anlamı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haksızlığa karşı gelmek</a:t>
+              <a:t>Çok yorulmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,117 +27491,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok hızlı hareket etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok sevinmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir işi çok titiz ve detaylı incelemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Korkuya kapılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zor bir kararı ertelemek</a:t>
+              <a:t>Beklemekten sıkılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Göz boyamak' deyiminin anlamı nedir?</a:t>
+              <a:t>'Burnu havada olmak' deyimi hangi kişilik özelliğini tanımlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birini etkilemeye çalışmak</a:t>
+              <a:t>Zeki olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,57 +28234,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gerçeği saklayıp başkasını kandırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dürüstlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dikkat çekmek</a:t>
+              <a:t>Meraklı olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok güzel görünmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kibirli olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Çam devirmek' deyimi ne zaman kullanılır?</a:t>
+              <a:t>'Ağzında bakla ıslanmamak' deyimi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pot kırıp, yersiz bir söz söyleyince</a:t>
+              <a:t>Sır saklayamamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük bir başarı kazanıldığında</a:t>
+              <a:t>Çok konuşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok çalışıp yorulduğunda</a:t>
+              <a:t>Sözünü tutamamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine yardım edildiğinde</a:t>
+              <a:t>Çok yemek yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Küpüne binmek' deyimi hangi duyguyu anlatır?</a:t>
+              <a:t>'Pabucu dama atılmak' deyimi hangi durumu ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok sevinmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Değerini veya gözdeki yerini yitirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok şaşırmak</a:t>
+              <a:t>Hata yaparak cezalandırılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok üzülmek</a:t>
+              <a:t>Yeni bir işe başlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok sinirlenmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yolculuğa çıkmaya hazırlanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>