--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Şoray’ın sinemaya adım attığı, 1960 yapımı ilk filmi hangisidir?</a:t>
+              <a:t>Kış Uykusu filmi Türkiye'nin hangi bölgesinde geçmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vesikalı Yarim</a:t>
+              <a:t>Karadeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,117 +3715,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Selvi Boylum Al Yazmalım</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kapadokya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Köyde Bir Kız Sevdim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güneydoğu Anadolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dila Hanım</a:t>
+              <a:t>Ege</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cüneyt Arkın'ın asıl mesleği nedir?</a:t>
+              <a:t>Filmin başrolünde yer alan ve Aydın karakterini canlandıran oyuncu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğretmen</a:t>
+              <a:t>Şener Şen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avukat</a:t>
+              <a:t>Tarık Akan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tıp Doktoru</a:t>
+              <a:t>Haluk Bilginer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mühendis</a:t>
+              <a:t>Tuncel Kurtiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Şoray'ın 'Sultan' lakabını almasında büyük payı olan, 1977 yapımı efsanevi film hangisidir?</a:t>
+              <a:t>Filmdeki Aydın karakteri ne iş yapmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arım Balım Peteğim</a:t>
+              <a:t>Avukat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Selvi Boylum Al Yazmalım</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mühendis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,111 +5325,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devlerin Aşkı</a:t>
+              <a:t>Doktor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hazal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Emekli tiyatro oyuncusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cüneyt Arkın'ın hayat verdiği, Osmanlı akıncılarını konu alan ikonik karakterin adı nedir?</a:t>
+              <a:t>Aydın'ın eşini canlandıran oyuncu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarkan</a:t>
+              <a:t>Özgü Namal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,117 +5944,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kara Murat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Melisa Sözen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Malkoçoğlu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beren Saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Battal Gazi</a:t>
+              <a:t>Demet Akbağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Şoray ve Cüneyt Arkın'ın birlikte rol aldığı, izleyicileri gözyaşlarına boğan dram filmi hangisidir?</a:t>
+              <a:t>Kış Uykusu filmi hangi yıl Cannes Film Festivali'nde ödül almıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayatım Sana Feda</a:t>
+              <a:t>2014</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adsız Cengaver</a:t>
+              <a:t>2010</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ateş Parçası</a:t>
+              <a:t>2012</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arım Balım Peteğim</a:t>
+              <a:t>2016</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cüneyt Arkın, 'Dünyayı Kurtaran Adam' filminde hangi oyuncuyla başrolü paylaşmıştır?</a:t>
+              <a:t>Filmin geçtiği otelin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadir İnanır</a:t>
+              <a:t>Ürgüp Otel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,111 +7436,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ediz Hun</a:t>
+              <a:t>Peri Bacası Otel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,117 +7548,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aytekin Akkaya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kapadokya Otel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarık Akan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Othello Otel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Şoray'ın 'Şoray Kanunları' olarak bilinen kuralları hangi konuyla ilgilidir?</a:t>
+              <a:t>Filmdeki Aydın'ın kız kardeşinin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Film çekim saatleri</a:t>
+              <a:t>Leyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Set kuralları ve çalışma prensipleri</a:t>
+              <a:t>Necla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yönetmen seçimi</a:t>
+              <a:t>Zeynep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ücret politikası</a:t>
+              <a:t>Ayşe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cüneyt Arkın'ın gerçek adı nedir?</a:t>
+              <a:t>Filmdeki kız kardeşi Necla'yı hangi oyuncu canlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fahrettin Cüreklibatır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hümeyra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali Cüreklibatır</a:t>
+              <a:t>Demet Akbağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mehmet Arkın</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nihal Yalçın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cüneyt Arkın</a:t>
+              <a:t>Ayça Bingöl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Şoray'ın yönetmen koltuğuna oturduğu 'Dönüş' filminde başrolü kiminle paylaşmıştır?</a:t>
+              <a:t>Filmdeki kiracı ailenin babası olan İmam Hamdi karakterini kim oynamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,117 +10284,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kadir İnanır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nejat İşler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hakan Balamir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Serhat Kılıç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekrem Bora</a:t>
+              <a:t>Taner Birsel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarık Akan</a:t>
+              <a:t>Engin Hepileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cüneyt Arkın'ın birçok filminde kullandığı, akrobatik hareketlerini sergilediği spor dalı hangisidir?</a:t>
+              <a:t>Filmdeki ana çatışmalardan biri ne üzerinedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Judo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşk üçgeni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karate</a:t>
+              <a:t>Miras kavgası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güreş</a:t>
+              <a:t>İş kazası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Boks</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kiracı-ev sahibi ilişkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Şoray, hangi filmdeki rolüyle 1968 yılında Antalya Altın Portakal Film Festivali'nde 'En İyi Kadın Oyuncu' ödülünü almıştır?</a:t>
+              <a:t>Kış Uykusu filminin süresi yaklaşık ne kadardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devlerin Aşkı</a:t>
+              <a:t>240 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dila Hanım</a:t>
+              <a:t>120 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vesikalı Yarim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>150 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Acı Hayat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>196 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cüneyt Arkın'ın sinemaya girişinde ona büyük destek veren ünlü yönetmen kimdir?</a:t>
+              <a:t>Filmde Aydın karakterinin yazmak istediği kitap hangi konu üzerinedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Turgul</a:t>
+              <a:t>Felsefe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halit Refiğ</a:t>
+              <a:t>Tiyatro tarihi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atıf Yılmaz</a:t>
+              <a:t>Türk edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lütfi Akad</a:t>
+              <a:t>Siyaset</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kemal Sunal'ın 'Hababam Sınıfı' serisinde canlandırdığı unutulmaz karakterin adı nedir?</a:t>
+              <a:t>Kış Uykusu filmi türü itibariyle en çok hangi kategoriye girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayta İsmail</a:t>
+              <a:t>Aksiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güdük Necmi</a:t>
+              <a:t>Korku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,117 +13492,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Damat Ferit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dram</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnek Şaban</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Komedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tosun Paşa filminde Kemal Sunal'ın canlandırdığı karakter, Tellioğulları'nın hangi üyesidir?</a:t>
+              <a:t>Türkan Şoray’ın sinemaya adım attığı, 1960 yapımı ilk filmi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şaban</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vesikalı Yarim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sefer</a:t>
+              <a:t>Selvi Boylum Al Yazmalım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lütfü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Köyde Bir Kız Sevdim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mülayim</a:t>
+              <a:t>Dila Hanım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakar Şakir filminde Şakir'in miras aldığı dükkan ne işi yapmaktadır?</a:t>
+              <a:t>Cüneyt Arkın'ın asıl mesleği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manav</a:t>
+              <a:t>Öğretmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bakkal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avukat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Terzi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tıp Doktoru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırtasiye</a:t>
+              <a:t>Mühendis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kibar Feyzo filminde Feyzo'nun 'Ağam eğlenir benimle' dediği ünlü ağayı kim canlandırmıştır?</a:t>
+              <a:t>Türkan Şoray'ın 'Sultan' lakabını almasında büyük payı olan, 1977 yapımı efsanevi film hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,111 +15491,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halit Akçatepe</a:t>
+              <a:t>Arım Balım Peteğim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlyas Salman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Selvi Boylum Al Yazmalım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adile Naşit</a:t>
+              <a:t>Devlerin Aşkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şener Şen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hazal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çöpçüler Kralı filminde Kemal Sunal'ın canlandırdığı karakterin adı nedir?</a:t>
+              <a:t>Cüneyt Arkın'ın hayat verdiği, Osmanlı akıncılarını konu alan ikonik karakterin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feyzo</a:t>
+              <a:t>Tarkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeynel</a:t>
+              <a:t>Kara Murat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,117 +16464,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şaban</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Malkoçoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aptı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Battal Gazi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yedi Bela Hüsnü filminde Hüsnü'nün aşık olduğu kadın karakterin adı nedir?</a:t>
+              <a:t>Türkan Şoray ve Cüneyt Arkın'ın birlikte rol aldığı, izleyicileri gözyaşlarına boğan dram filmi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hüsniye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayatım Sana Feda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsniye</a:t>
+              <a:t>Adsız Cengaver</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeliha</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ateş Parçası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatma</a:t>
+              <a:t>Arım Balım Peteğim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zübük filminde Kemal Sunal'ın canlandırdığı İbrahim Zübükzade karakteri ne iş yapmaktadır?</a:t>
+              <a:t>Cüneyt Arkın, 'Dünyayı Kurtaran Adam' filminde hangi oyuncuyla başrolü paylaşmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğretmen</a:t>
+              <a:t>Kadir İnanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasetçi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ediz Hun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doktor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aytekin Akkaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polis</a:t>
+              <a:t>Tarık Akan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süt Kardeşler filminde Şaban'ın korktuğu 'Gulyabani' aslında kimdir?</a:t>
+              <a:t>Türkan Şoray'ın 'Şoray Kanunları' olarak bilinen kuralları hangi konuyla ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ramazan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Film çekim saatleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gaffur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Set kuralları ve çalışma prensipleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsamettin</a:t>
+              <a:t>Yönetmen seçimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adnan</a:t>
+              <a:t>Ücret politikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Köyden İndim Şehre filminde dört kardeşin İstanbul'a gelme amacı nedir?</a:t>
+              <a:t>Cüneyt Arkın'ın gerçek adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Define bulmak</a:t>
+              <a:t>Fahrettin Cüreklibatır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okumak</a:t>
+              <a:t>Ali Cüreklibatır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evlenmek</a:t>
+              <a:t>Mehmet Arkın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İş bulmak</a:t>
+              <a:t>Cüneyt Arkın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şabanoğlu Şaban filminde Şaban'ın askerlik arkadaşı olan karakterin adı nedir?</a:t>
+              <a:t>Türkan Şoray'ın yönetmen koltuğuna oturduğu 'Dönüş' filminde başrolü kiminle paylaşmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramazan</a:t>
+              <a:t>Kadir İnanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bünyamin</a:t>
+              <a:t>Hakan Balamir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sülo</a:t>
+              <a:t>Ekrem Bora</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsam</a:t>
+              <a:t>Tarık Akan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortadirek Şaban filminde Şaban'ın atletizm yarışmasına katılma sebebi nedir?</a:t>
+              <a:t>Cüneyt Arkın'ın birçok filminde kullandığı, akrobatik hareketlerini sergilediği spor dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ünlü olmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Judo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Para kazanmak</a:t>
+              <a:t>Karate</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askerden kaçmak</a:t>
+              <a:t>Güreş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sevdiği kıza kendini kanıtlamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Boks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doktor Civanım filminde Kemal Sunal'ın canlandırdığı karakter köye ne olarak döner?</a:t>
+              <a:t>Türkan Şoray, hangi filmdeki rolüyle 1968 yılında Antalya Altın Portakal Film Festivali'nde 'En İyi Kadın Oyuncu' ödülünü almıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doktor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devlerin Aşkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müteahhit</a:t>
+              <a:t>Dila Hanım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mühendis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vesikalı Yarim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğretmen</a:t>
+              <a:t>Acı Hayat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hababam Sınıfı serisinin ilk filminin unutulmaz yönetmeni kimdir?</a:t>
+              <a:t>Cüneyt Arkın'ın sinemaya girişinde ona büyük destek veren ünlü yönetmen kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osman F. Seden</a:t>
+              <a:t>Yavuz Turgul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,117 +23033,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atıf Yılmaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halit Refiğ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ertem Eğilmez</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atıf Yılmaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavuz Turgul</a:t>
+              <a:t>Lütfi Akad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selvi Boylum Al Yazmalım filminin yönetmen koltuğunda kim oturmaktadır?</a:t>
+              <a:t>Kemal Sunal'ın 'Hababam Sınıfı' serisinde canlandırdığı unutulmaz karakterin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Memduh Ün</a:t>
+              <a:t>Hayta İsmail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kartal Tibet</a:t>
+              <a:t>Güdük Necmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,117 +23894,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atıf Yılmaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Damat Ferit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lütfi Akad</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnek Şaban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Susuz Yaz filmiyle Berlin Film Festivali'nde Altın Ayı ödülünü kazanan yönetmenimiz kimdir?</a:t>
+              <a:t>Tosun Paşa filminde Kemal Sunal'ın canlandırdığı karakter, Tellioğulları'nın hangi üyesidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metin Erksan</a:t>
+              <a:t>Şaban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yılmaz Güney</a:t>
+              <a:t>Sefer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halit Refiğ</a:t>
+              <a:t>Lütfü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şerif Gören</a:t>
+              <a:t>Mülayim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yol filminin yönetmenliğini yapan ve Cannes Film Festivali'nde büyük ödülü kazanan isim kimdir?</a:t>
+              <a:t>Sakar Şakir filminde Şakir'in miras aldığı dükkan ne işi yapmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeki Ökten</a:t>
+              <a:t>Manav</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,57 +26005,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ömer Kavur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bakkal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tunç Okan</a:t>
+              <a:t>Terzi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yılmaz Güney</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kırtasiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>