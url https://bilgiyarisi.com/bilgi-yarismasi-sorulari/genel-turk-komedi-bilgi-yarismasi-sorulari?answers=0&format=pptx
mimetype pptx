--- v0 (2026-08-25)
+++ v1 (2026-10-16)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalan Dünya dizisinin senaristi kimdir?</a:t>
+              <a:t>Tosun Paşa filminde Kemal Sunal'ın canlandırdığı karakterin gerçek adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birol Güven</a:t>
+              <a:t>Tellioğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülse Birsel</a:t>
+              <a:t>Tosun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yılmaz Erdoğan</a:t>
+              <a:t>Şaban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pınar Bulut</a:t>
+              <a:t>Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizideki 'Açılay' karakterini kim oynamıştır?</a:t>
+              <a:t>Tosun Paşa filminde Şaban'ın en sevdiği yemek nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrem Sak</a:t>
+              <a:t>Pilav</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derya Karadaş</a:t>
+              <a:t>Kuru fasulye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nihal Yalçın</a:t>
+              <a:t>Baklava</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gupse Özay</a:t>
+              <a:t>Kavurma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalan Dünya kaç sezon sürmüştür?</a:t>
+              <a:t>Kemal Sunal'ın 'Köyden İndim Şehre' filmindeki karakteri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Şaban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Saffet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Zeynel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Himmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizide 'Selahattin'i kim oynamıştır?</a:t>
+              <a:t>Tosun Paşa filminde Şaban'ın 'Ağam eğlenir benimle' sözü hangi karaktere söylenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakan Meriçliler</a:t>
+              <a:t>Lütfü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarp Apak</a:t>
+              <a:t>Şaban'ın yardımcısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyazıt Öztürk</a:t>
+              <a:t>Tellioğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olgun Şimşek</a:t>
+              <a:t>Seferoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizide 'Çağatay' karakterini kim oynamıştır?</a:t>
+              <a:t>Şabaniye filminde Şaban'ın kadın ismi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakan Meriçliler</a:t>
+              <a:t>Ayşe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarp Apak</a:t>
+              <a:t>Zeynep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öner Erkan</a:t>
+              <a:t>Fatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bartu Küçükçağlayan</a:t>
+              <a:t>Şabaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalan Dünya'nın ana mekanı olan daireler nerededir?</a:t>
+              <a:t>Kemal Sunal'ın köy temalı filmlerinde genellikle vurgulanan ana tema nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadıköy</a:t>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cihangir</a:t>
+              <a:t>Zenginlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beşiktaş</a:t>
+              <a:t>Adalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nişantaşı</a:t>
+              <a:t>Aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vasfiye Teyze'yi kim canlandırmıştır?</a:t>
+              <a:t>Tosun Paşa filminde Şaban'ın 'Paşa' kıyafetini kim ona giydirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derya Karadaş</a:t>
+              <a:t>Tellioğulları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gonca Vuslateri</a:t>
+              <a:t>Hizmetli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gupse Özay</a:t>
+              <a:t>Kendi giymiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nihal Yalçın</a:t>
+              <a:t>Lütfü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizide 'Nurhayat' karakterini kim canlandırmıştır?</a:t>
+              <a:t>Şabaniye filminde Kemal Sunal'ın canlandırdığı karakterin mesleği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrem Sak</a:t>
+              <a:t>Öğrenci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bade İşçil</a:t>
+              <a:t>Çiftçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derya Karadaş</a:t>
+              <a:t>Şarkıcı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gupse Özay</a:t>
+              <a:t>Bankacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kemal Sunal'ın canlandırdığı 'İnek Şaban' karakteri hangi film serisiyle özdeşleşmiştir?</a:t>
+              <a:t>Yalan Dünya dizisinin senaristi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kibar Feyzo</a:t>
+              <a:t>Birol Güven</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakar Şakir</a:t>
+              <a:t>Gülse Birsel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hababam Sınıfı</a:t>
+              <a:t>Yılmaz Erdoğan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tosun Paşa</a:t>
+              <a:t>Pınar Bulut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakar Şakir filminde Kemal Sunal hangi akrabasından miras kalan dükkanı işletmeye çalışır?</a:t>
+              <a:t>Dizide 'Nurhayat' karakterini kim canlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babası</a:t>
+              <a:t>İrem Sak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amcası</a:t>
+              <a:t>Bade İşçil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayısı</a:t>
+              <a:t>Derya Karadaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dedesi</a:t>
+              <a:t>Gupse Özay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizideki 'Vasfiye Teyze' karakterinin meşhur repliği nedir?</a:t>
+              <a:t>Tosun Paşa filminde Şaban'ın 'Yeşil Vadi' için rakibi olan aile hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalan dünya!</a:t>
+              <a:t>Adanalılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ne çektin be!</a:t>
+              <a:t>Tellioğulları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bana ne!</a:t>
+              <a:t>Seferoğulları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hadi oradan!</a:t>
+              <a:t>Konyalılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zübük filminde Kemal Sunal'ın hayat verdiği politikacı karakterin adı nedir?</a:t>
+              <a:t>Dizideki 'Vasfiye Teyze' karakterinin meşhur repliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbrahim Zübükzade</a:t>
+              <a:t>Yalan dünya!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şeref Haktanır</a:t>
+              <a:t>Ne çektin be!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feyzo</a:t>
+              <a:t>Bana ne!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şaban Oğlu</a:t>
+              <a:t>Hadi oradan!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kibar Feyzo filminde Feyzo'nun 'ağaya beleş' dediği meşhur ürün hangisidir?</a:t>
+              <a:t>Dizideki 'Zerrin' karakterini kim canlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başlık parası</a:t>
+              <a:t>İrem Sak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeytin</a:t>
+              <a:t>Gonca Vuslateri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekmek</a:t>
+              <a:t>Gupse Özay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuru fasulye</a:t>
+              <a:t>Derya Karadaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çöpçüler Kralı filminde Kemal Sunal'ın canlandırdığı karakterin adı nedir?</a:t>
+              <a:t>Dizide 'Deniz' karakteri hangi şehirden İstanbul'a gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şaban</a:t>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apti</a:t>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şakir</a:t>
+              <a:t>Antalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Abdi</a:t>
+              <a:t>Bursa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tosun Paşa filminde Kemal Sunal'ın canlandırdığı 'Tosun Paşa' aslında kimdir?</a:t>
+              <a:t>Yalan Dünya dizisi hangi kanalda yayınlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şaban</a:t>
+              <a:t>Show TV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seferoğulları'ndan biri</a:t>
+              <a:t>Kanal D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçek bir paşa</a:t>
+              <a:t>Fox TV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tellioğlu'nun oğlu</a:t>
+              <a:t>Star TV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yedi Bela Hüsnü filminde Hüsnü'nün aşık olduğu kadın karakterin adı nedir?</a:t>
+              <a:t>Dizide 'Tülay' karakterini kim canlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayşe</a:t>
+              <a:t>Derya Karadaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsniye</a:t>
+              <a:t>Gupse Özay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatma</a:t>
+              <a:t>İrem Sak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeliha</a:t>
+              <a:t>Bade İşçil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postacı filminde Kemal Sunal'ın mesleği nedir?</a:t>
+              <a:t>Dizide 'Emir' karakterini kim canlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bekçi</a:t>
+              <a:t>Öner Erkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Memur</a:t>
+              <a:t>Okan Çabalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şoför</a:t>
+              <a:t>Bartu Küçükçağlayan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postacı</a:t>
+              <a:t>Sarp Apak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Davaro filminde Kemal Sunal'ın canlandırdığı karakterin adı nedir?</a:t>
+              <a:t>Dizide 'Orçun' karakterinin babası kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feyzo</a:t>
+              <a:t>Çağatay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsnü</a:t>
+              <a:t>Kudret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Memo</a:t>
+              <a:t>Rıza</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şaban</a:t>
+              <a:t>Selahattin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç Kağıtçı filminde Kemal Sunal'ın karakteri köylüler tarafından ne sanılır?</a:t>
+              <a:t>Dizideki 'Açılay' karakterini kim oynamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belediye başkanı</a:t>
+              <a:t>İrem Sak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ermiş</a:t>
+              <a:t>Derya Karadaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zengin iş adamı</a:t>
+              <a:t>Nihal Yalçın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doktor</a:t>
+              <a:t>Gupse Özay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Köyden İndim Şehre filminde dört arkadaş Ankara'ya ne bulmaya gider?</a:t>
+              <a:t>Yalan Dünya kaç sezon sürmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İş</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eş</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Garip filminde Kemal Sunal'ın bulup büyüttüğü bebeğin ismi nedir?</a:t>
+              <a:t>Dizide 'Selahattin'i kim oynamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatoş</a:t>
+              <a:t>Hakan Meriçliler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeynep</a:t>
+              <a:t>Sarp Apak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayşe</a:t>
+              <a:t>Beyazıt Öztürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elif</a:t>
+              <a:t>Olgun Şimşek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizideki 'Zerrin' karakterini kim canlandırmıştır?</a:t>
+              <a:t>Köy filmlerinde Kemal Sunal'ın genellikle canlandırdığı karakter tipi nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrem Sak</a:t>
+              <a:t>Zengin ağa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gonca Vuslateri</a:t>
+              <a:t>Köylü ve saf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gupse Özay</a:t>
+              <a:t>Memur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derya Karadaş</a:t>
+              <a:t>Şehirli iş adamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süt Kardeşler filminde Kemal Sunal'ın canlandırdığı karakterin adı nedir?</a:t>
+              <a:t>Dizide 'Çağatay' karakterini kim oynamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhsin</a:t>
+              <a:t>Hakan Meriçliler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramazan</a:t>
+              <a:t>Sarp Apak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şaban</a:t>
+              <a:t>Öner Erkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gulyabani</a:t>
+              <a:t>Bartu Küçükçağlayan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizide 'Deniz' karakteri hangi şehirden İstanbul'a gelmiştir?</a:t>
+              <a:t>Tosun Paşa filminde Şaban, kendisini ne olarak tanıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Hoca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Paşa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antalya</a:t>
+              <a:t>Doktor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bursa</a:t>
+              <a:t>Asker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalan Dünya dizisi hangi kanalda yayınlanmıştır?</a:t>
+              <a:t>Şabaniye filminde Kemal Sunal'ın kadın kılığına girmesinin sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Show TV</a:t>
+              <a:t>Aşık olduğu kızın ailesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanal D</a:t>
+              <a:t>Şöhret olmak istemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fox TV</a:t>
+              <a:t>İddiayı kaybetmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Star TV</a:t>
+              <a:t>Borçlularından kaçması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizide 'Tülay' karakterini kim canlandırmıştır?</a:t>
+              <a:t>Kemal Sunal'ın köy filmlerinde en çok karşılaştığı kötü karakter tipi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derya Karadaş</a:t>
+              <a:t>Yozlaşmış Ağa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gupse Özay</a:t>
+              <a:t>Şehirli hırsız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrem Sak</a:t>
+              <a:t>Bozuk muhtar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bade İşçil</a:t>
+              <a:t>Kötü öğretmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizide 'Emir' karakterini kim canlandırmıştır?</a:t>
+              <a:t>Tosun Paşa filminde Şaban'ın 'Gerçek Tosun Paşa benim' dediği sahne hangi mekanda geçer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öner Erkan</a:t>
+              <a:t>Bahçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okan Çabalar</a:t>
+              <a:t>Konak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bartu Küçükçağlayan</a:t>
+              <a:t>Çöl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarp Apak</a:t>
+              <a:t>Pazar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizide 'Orçun' karakterinin babası kimdir?</a:t>
+              <a:t>Şabaniye filminde Şaban'ın sesini kim seslendirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağatay</a:t>
+              <a:t>Adile Naşit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kudret</a:t>
+              <a:t>Ayşen Gruda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rıza</a:t>
+              <a:t>Kendisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selahattin</a:t>
+              <a:t>Bir dublaj sanatçısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>