--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923 tarihinde ilan edilen Cumhuriyet ile birlikte Türkiye'nin ilk Cumhurbaşkanı kim olmuştur?</a:t>
+              <a:t>Osmanlı padişahlarının yaşadığı ana saray hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali Fethi Okyar</a:t>
+              <a:t>Topkapı Sarayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Beylerbeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fevzi Çakmak</a:t>
+              <a:t>Çırağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:t>Dolmabahçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk denizlerinde ticaret yapma hakkını Türk vatandaşlarına veren kanun hangisidir?</a:t>
+              <a:t>Osmanlı'da devlet işlerinin görüşüldüğü yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medeni Kanun</a:t>
+              <a:t>Divan-ı Hümayun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teşvik-i Sanayi Kanunu</a:t>
+              <a:t>Kütüphane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabotaj Kanunu</a:t>
+              <a:t>Ahır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miladi Takvim</a:t>
+              <a:t>Mutfak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi gelişme ile devletin yönetim şekli resmen 'Cumhuriyet' olarak belirlenmiştir?</a:t>
+              <a:t>Devşirme sistemiyle yetişenler hangi dine geçerdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyetin ilanı (Anayasa değişikliği)</a:t>
+              <a:t>Budizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara'nın başkent olması</a:t>
+              <a:t>İslam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saltanatın kaldırılması</a:t>
+              <a:t>Musevilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halifeliğin kaldırılması</a:t>
+              <a:t>Hristiyanlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de hafta tatilinin Cuma'dan Pazar gününe alınması hangi takvim düzenlemesiyle ilgilidir?</a:t>
+              <a:t>Topkapı Sarayı hangi padişah tarafından yaptırılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hicri Takvim</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miladi Takvim</a:t>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Celali Takvimi</a:t>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rumi Takvim</a:t>
+              <a:t>Osman Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nin kurucusu kabul edilen Selçuk Bey, hangi devletin subaşısı iken ayrılarak bağımsızlığını ilan etmiştir?</a:t>
+              <a:t>Sarayda devşirmelerin eğitim aldığı kurumun adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazneliler</a:t>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samaniler</a:t>
+              <a:t>Harem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oğuz Yabgu Devleti</a:t>
+              <a:t>Bîrun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karahanlılar</a:t>
+              <a:t>Divan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin resmen kurulduğu ve Gazneliler ile yapılan ilk büyük meydan savaşı hangisidir?</a:t>
+              <a:t>29 Ekim 1923 tarihinde ilan edilen Cumhuriyet ile birlikte Türkiye'nin ilk Cumhurbaşkanı kim olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serahs Savaşı</a:t>
+              <a:t>Ali Fethi Okyar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malazgirt Savaşı</a:t>
+              <a:t>İsmet İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nesa Savaşı</a:t>
+              <a:t>Fevzi Çakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dandanakan Savaşı</a:t>
+              <a:t>Mustafa Kemal Atatürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nin ilk başkenti aşağıdakilerden hangisidir?</a:t>
+              <a:t>3 Mart 1924 tarihinde çıkarılan hangi kanun ile eğitimde birlik sağlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nişabur</a:t>
+              <a:t>Kılık Kıyafet Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rey</a:t>
+              <a:t>Tekke ve Zaviyelerin Kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merv</a:t>
+              <a:t>Soyadı Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsfahan</a:t>
+              <a:t>Tevhid-i Tedrisat Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nde 'Sultan' unvanını kullanan ilk hükümdar kimdir?</a:t>
+              <a:t>Türk kadınına milletvekili seçme ve seçilme hakkı hangi yılda tanınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alparslan</a:t>
+              <a:t>1930</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Melikşah</a:t>
+              <a:t>1934</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuğrul Bey</a:t>
+              <a:t>1938</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağrı Bey</a:t>
+              <a:t>1926</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1071 Malazgirt Savaşı'nda Bizans İmparatoru kimdir?</a:t>
+              <a:t>1 Kasım 1922'de yapılan düzenleme ile hangisi kaldırılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romanos Diogenes</a:t>
+              <a:t>Aşar Vergisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nikeforos Botaneiates</a:t>
+              <a:t>Halifelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konstantin Dukas</a:t>
+              <a:t>Saltanat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. Aleksios</a:t>
+              <a:t>Şer'iye ve Evkaf Vekaleti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin en geniş sınırlarına ulaştığı ve 'İmparatorluk' döneminin zirvesi kabul edilen hükümdar kimdir?</a:t>
+              <a:t>Yeni Türk harflerinin kabulü hangi tarihte gerçekleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sultan Melikşah</a:t>
+              <a:t>17 Şubat 1926</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sencer</a:t>
+              <a:t>1 Kasım 1928</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuğrul Bey</a:t>
+              <a:t>25 Kasım 1925</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Tapar</a:t>
+              <a:t>21 Haziran 1934</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin ünlü veziri Nizamülmülk'ün yazdığı, devlet yönetimi üzerine tavsiyeler içeren eserin adı nedir?</a:t>
+              <a:t>Medeni Kanun'un kabulü ile Türk kadınına hangi alanda haklar tanınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atabetü'l Hakayık</a:t>
+              <a:t>Miras ve boşanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutadgu Bilig</a:t>
+              <a:t>Seçme ve seçilme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasetname</a:t>
+              <a:t>Askerlik hizmeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan-ı Lügatit Türk</a:t>
+              <a:t>Eğitimde eşitlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 Mart 1924 tarihinde çıkarılan hangi kanun ile eğitimde birlik sağlanmıştır?</a:t>
+              <a:t>Osmanlı sarayında padişahın ailesinin yaşadığı bölüme ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılık Kıyafet Kanunu</a:t>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekke ve Zaviyelerin Kapatılması</a:t>
+              <a:t>Harem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyadı Kanunu</a:t>
+              <a:t>Divanhane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tevhid-i Tedrisat Kanunu</a:t>
+              <a:t>Bîrun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu eğitim sisteminin temelini oluşturan ve Nizamülmülk tarafından kurulan meşhur medreselerin adı nedir?</a:t>
+              <a:t>Türkiye'de 'Şapka İktisası Hakkında Kanun' hangi yıl yürürlüğe girmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nizamiye Medreseleri</a:t>
+              <a:t>1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sultan Medreseleri</a:t>
+              <a:t>1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuk Medreseleri</a:t>
+              <a:t>1925</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yağıbasan Medreseleri</a:t>
+              <a:t>1926</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçukluların Anadolu'nun kapılarını Türklere kesin olarak açtığı savaş hangisidir?</a:t>
+              <a:t>Atatürk'ün 'Köylü milletin efendisidir' sözü hangi inkılabın gerekçesini destekler niteliktedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katvan Savaşı</a:t>
+              <a:t>Aşar Vergisinin Kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malazgirt Savaşı</a:t>
+              <a:t>Kabotaj Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pasinler Savaşı</a:t>
+              <a:t>Soyadı Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miryokefalon Savaşı</a:t>
+              <a:t>Harf İnkılabı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin parçalanma sürecine girmesine neden olan, Sultan Sencer'in Karahitaylar ile yaptığı talihsiz savaş hangisidir?</a:t>
+              <a:t>1934 yılında kabul edilen Soyadı Kanunu ile Mustafa Kemal'e 'Atatürk' soyadını kim vermiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katvan Savaşı</a:t>
+              <a:t>Türkiye Büyük Millet Meclisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dandanakan</a:t>
+              <a:t>Türk Dil Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pasinler</a:t>
+              <a:t>Bakanlar Kurulu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merv Savaşı</a:t>
+              <a:t>Cumhurbaşkanlığı Genel Sekreterliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nde hükümdar çocuklarına verilen isim nedir?</a:t>
+              <a:t>Türk denizlerinde ticaret yapma hakkını Türk vatandaşlarına veren kanun hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehzade</a:t>
+              <a:t>Medeni Kanun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Melik</a:t>
+              <a:t>Teşvik-i Sanayi Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakan</a:t>
+              <a:t>Kabotaj Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atabey</a:t>
+              <a:t>Miladi Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu ordusunda şehzadeleri eğitmekle görevli olan ve 'hoca' anlamına gelen devlet görevlilerine ne ad verilir?</a:t>
+              <a:t>Hangi gelişme ile devletin yönetim şekli resmen 'Cumhuriyet' olarak belirlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atabey</a:t>
+              <a:t>Cumhuriyetin ilanı (Anayasa değişikliği)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vezir</a:t>
+              <a:t>Ankara'nın başkent olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacip</a:t>
+              <a:t>Saltanatın kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Subaşı</a:t>
+              <a:t>Halifeliğin kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 14 Mayıs 1950 seçimlerini kazanarak 'Beyaz İhtilal' olarak adlandırılan süreci başlatan parti hangisidir?</a:t>
+              <a:t>Türkiye'de hafta tatilinin Cuma'dan Pazar gününe alınması hangi takvim düzenlemesiyle ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millet Partisi</a:t>
+              <a:t>Hicri Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet Halk Partisi</a:t>
+              <a:t>Miladi Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demokrat Parti</a:t>
+              <a:t>Celali Takvimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyetçi Köylü Millet Partisi</a:t>
+              <a:t>Rumi Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1960 askeri müdahalesi sonrasında kurulan ve yeni anayasayı hazırlayan meclis hangisidir?</a:t>
+              <a:t>Selçuklu Devleti'nin kurucusu kabul edilen Selçuk Bey, hangi devletin subaşısı iken ayrılarak bağımsızlığını ilan etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danışma Meclisi</a:t>
+              <a:t>Gazneliler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millet Meclisi</a:t>
+              <a:t>Samaniler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Senato</a:t>
+              <a:t>Oğuz Yabgu Devleti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurucu Meclis</a:t>
+              <a:t>Karahanlılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1961 Anayasası ile Türk siyasi hayatına giren ve iki meclisli yapıyı oluşturan üst kanat hangisidir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin resmen kurulduğu ve Gazneliler ile yapılan ilk büyük meydan savaşı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek Seçim Kurulu</a:t>
+              <a:t>Serahs Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anayasa Mahkemesi</a:t>
+              <a:t>Malazgirt Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet Senatosu</a:t>
+              <a:t>Nesa Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Birlik Komitesi</a:t>
+              <a:t>Dandanakan Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 Mart 1971 muhtırası sonrasında istifa eden başbakan kimdir?</a:t>
+              <a:t>Selçuklu Devleti'nin ilk başkenti aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bülent Ecevit</a:t>
+              <a:t>Nişabur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süleyman Demirel</a:t>
+              <a:t>Rey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Merv</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferit Melen</a:t>
+              <a:t>İsfahan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 yılında gerçekleştirilen Kıbrıs Barış Harekâtı sırasında Başbakanlık görevini yürüten siyasetçi kimdir?</a:t>
+              <a:t>Selçuklu Devleti'nde 'Sultan' unvanını kullanan ilk hükümdar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bülent Ecevit</a:t>
+              <a:t>Alparslan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Necmettin Erbakan</a:t>
+              <a:t>Melikşah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgut Özal</a:t>
+              <a:t>Tuğrul Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süleyman Demirel</a:t>
+              <a:t>Çağrı Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kadınına milletvekili seçme ve seçilme hakkı hangi yılda tanınmıştır?</a:t>
+              <a:t>Devşirme sistemiyle alınan çocuklar nerede eğitilirdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1930</a:t>
+              <a:t>Kışla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1934</a:t>
+              <a:t>Medrese</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1938</a:t>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1926</a:t>
+              <a:t>Saray bahçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 Eylül 1980 askeri darbesini gerçekleştiren ve dönemin Genelkurmay Başkanı olan isim kimdir?</a:t>
+              <a:t>1071 Malazgirt Savaşı'nda Bizans İmparatoru kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cemal Gürsel</a:t>
+              <a:t>Romanos Diogenes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faruk Gürler</a:t>
+              <a:t>Nikeforos Botaneiates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semih Sancar</a:t>
+              <a:t>Konstantin Dukas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenan Evren</a:t>
+              <a:t>I. Aleksios</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1983 seçimlerinde 'Anavatan Partisi'ni kurarak iktidara gelen ve liberal ekonomi politikalarını uygulayan lider kimdir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin en geniş sınırlarına ulaştığı ve 'İmparatorluk' döneminin zirvesi kabul edilen hükümdar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgut Özal</a:t>
+              <a:t>Sultan Melikşah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erdal İnönü</a:t>
+              <a:t>Sencer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgut Sunalp</a:t>
+              <a:t>Tuğrul Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Necdet Calp</a:t>
+              <a:t>Muhammed Tapar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1982 Anayasası'na göre, Cumhurbaşkanı'nın halk tarafından seçilmesi kuralı hangi yıl yapılan değişiklikle getirilmiştir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin ünlü veziri Nizamülmülk'ün yazdığı, devlet yönetimi üzerine tavsiyeler içeren eserin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1987</a:t>
+              <a:t>Atabetü'l Hakayık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1991</a:t>
+              <a:t>Kutadgu Bilig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2007</a:t>
+              <a:t>Siyasetname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1995</a:t>
+              <a:t>Divan-ı Lügatit Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>28 Şubat 1997 tarihinde gerçekleşen ve 'post-modern darbe' olarak adlandırılan süreçte hangi hükümet istifa etmek zorunda kalmıştır?</a:t>
+              <a:t>Selçuklu eğitim sisteminin temelini oluşturan ve Nizamülmülk tarafından kurulan meşhur medreselerin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ANAP-DYP Hükümeti</a:t>
+              <a:t>Nizamiye Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DSP-MHP-ANAP Hükümeti</a:t>
+              <a:t>Sultan Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DYP-SHP Hükümeti</a:t>
+              <a:t>Selçuk Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Refahyol Hükümeti</a:t>
+              <a:t>Yağıbasan Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1991 genel seçimlerinde birinci parti olarak çıkan ve Süleyman Demirel'in başbakanlığında kurulan koalisyonun ortağı hangi partidir?</a:t>
+              <a:t>Selçukluların Anadolu'nun kapılarını Türklere kesin olarak açtığı savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SHP</a:t>
+              <a:t>Katvan Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CHP</a:t>
+              <a:t>Malazgirt Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ANAP</a:t>
+              <a:t>Pasinler Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MHP</a:t>
+              <a:t>Miryokefalon Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk kadın başbakanı olan siyasetçi kimdir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin parçalanma sürecine girmesine neden olan, Sultan Sencer'in Karahitaylar ile yaptığı talihsiz savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Akyol</a:t>
+              <a:t>Katvan Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tansu Çiller</a:t>
+              <a:t>Dandanakan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatma Girik</a:t>
+              <a:t>Pasinler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meral Akşener</a:t>
+              <a:t>Merv Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1999 seçimlerinden sonra kurulan DSP, MHP ve ANAP koalisyon hükümetinin başbakanı kimdir?</a:t>
+              <a:t>Selçuklu Devleti'nde hükümdar çocuklarına verilen isim nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsamettin Özkan</a:t>
+              <a:t>Şehzade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mesut Yılmaz</a:t>
+              <a:t>Melik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devlet Bahçeli</a:t>
+              <a:t>Hakan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bülent Ecevit</a:t>
+              <a:t>Atabey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramazan Bayramı'nın ilk sabahında camilerde kılınan özel namazın adı nedir?</a:t>
+              <a:t>Selçuklu ordusunda şehzadeleri eğitmekle görevli olan ve 'hoca' anlamına gelen devlet görevlilerine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teravih Namazı</a:t>
+              <a:t>Atabey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayram Namazı</a:t>
+              <a:t>Vezir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teheccüd Namazı</a:t>
+              <a:t>Hacip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cuma Namazı</a:t>
+              <a:t>Subaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurban Bayramı'nda kesilen kurbanın etinin bir kısmının ihtiyaç sahiplerine dağıtılması hangi kavramla ifade edilir?</a:t>
+              <a:t>Türkiye'de 14 Mayıs 1950 seçimlerini kazanarak 'Beyaz İhtilal' olarak adlandırılan süreci başlatan parti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadaka</a:t>
+              <a:t>Millet Partisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurban Payı</a:t>
+              <a:t>Cumhuriyet Halk Partisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnfak</a:t>
+              <a:t>Demokrat Parti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zekât</a:t>
+              <a:t>Cumhuriyetçi Köylü Millet Partisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramazan Bayramı'ndan hemen önce, bayram namazından önce verilmesi gereken vacip sadakaya ne ad verilir?</a:t>
+              <a:t>1960 askeri müdahalesi sonrasında kurulan ve yeni anayasayı hazırlayan meclis hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fıtır Sadakası (Fitre)</a:t>
+              <a:t>Danışma Meclisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hediye</a:t>
+              <a:t>Millet Meclisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kefaret</a:t>
+              <a:t>Senato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adak</a:t>
+              <a:t>Kurucu Meclis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 Kasım 1922'de yapılan düzenleme ile hangisi kaldırılmıştır?</a:t>
+              <a:t>Enderun mektebinden mezun olanlar ne olurdu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşar Vergisi</a:t>
+              <a:t>Tüccar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halifelik</a:t>
+              <a:t>Çiftçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saltanat</a:t>
+              <a:t>Şair</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şer'iye ve Evkaf Vekaleti</a:t>
+              <a:t>Devlet adamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurban Bayramı kaç gün sürer?</a:t>
+              <a:t>1961 Anayasası ile Türk siyasi hayatına giren ve iki meclisli yapıyı oluşturan üst kanat hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 gün</a:t>
+              <a:t>Yüksek Seçim Kurulu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 gün</a:t>
+              <a:t>Anayasa Mahkemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 gün</a:t>
+              <a:t>Cumhuriyet Senatosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4 gün</a:t>
+              <a:t>Milli Birlik Komitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Türk harflerinin kabulü hangi tarihte gerçekleşmiştir?</a:t>
+              <a:t>Harem'in başında kim bulunurdu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>17 Şubat 1926</a:t>
+              <a:t>Vezir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 Kasım 1928</a:t>
+              <a:t>Valide Sultan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25 Kasım 1925</a:t>
+              <a:t>Şeyhülislam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>21 Haziran 1934</a:t>
+              <a:t>Sultanın eşi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medeni Kanun'un kabulü ile Türk kadınına hangi alanda haklar tanınmıştır?</a:t>
+              <a:t>Devşirme sistemiyle gelen gençler hangi orduya asker olabilirdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miras ve boşanma</a:t>
+              <a:t>Akıncılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seçme ve seçilme</a:t>
+              <a:t>Yeniçeri Ocağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askerlik hizmeti</a:t>
+              <a:t>Tımarlı Sipahiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitimde eşitlik</a:t>
+              <a:t>Sipahiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 'Şapka İktisası Hakkında Kanun' hangi yıl yürürlüğe girmiştir?</a:t>
+              <a:t>Topkapı Sarayı'nın giriş kapısına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924</a:t>
+              <a:t>Saray Kapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1923</a:t>
+              <a:t>Bab-ı Hümayun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1925</a:t>
+              <a:t>Giriş Kapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1926</a:t>
+              <a:t>Ana Kapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Köylü milletin efendisidir' sözü hangi inkılabın gerekçesini destekler niteliktedir?</a:t>
+              <a:t>Sarayın dış hizmetlerine bakan bölüme ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşar Vergisinin Kaldırılması</a:t>
+              <a:t>Divan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kabotaj Kanunu</a:t>
+              <a:t>Bîrun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyadı Kanunu</a:t>
+              <a:t>Harem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harf İnkılabı</a:t>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1934 yılında kabul edilen Soyadı Kanunu ile Mustafa Kemal'e 'Atatürk' soyadını kim vermiştir?</a:t>
+              <a:t>Devşirme sisteminde çocuklar genellikle hangi bölgelerden alınırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Büyük Millet Meclisi</a:t>
+              <a:t>İran</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Dil Kurumu</a:t>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakanlar Kurulu</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhurbaşkanlığı Genel Sekreterliği</a:t>
+              <a:t>Balkanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>