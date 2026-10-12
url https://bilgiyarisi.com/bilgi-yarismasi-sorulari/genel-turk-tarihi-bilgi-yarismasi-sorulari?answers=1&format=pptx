--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923 tarihinde ilan edilen Cumhuriyet ile birlikte Türkiye'nin ilk Cumhurbaşkanı kim olmuştur?</a:t>
+              <a:t>Osmanlı padişahlarının yaşadığı ana saray hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ali Fethi Okyar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Topkapı Sarayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Beylerbeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fevzi Çakmak</a:t>
+              <a:t>Çırağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dolmabahçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk denizlerinde ticaret yapma hakkını Türk vatandaşlarına veren kanun hangisidir?</a:t>
+              <a:t>Osmanlı'da devlet işlerinin görüşüldüğü yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Medeni Kanun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Divan-ı Hümayun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teşvik-i Sanayi Kanunu</a:t>
+              <a:t>Kütüphane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kabotaj Kanunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ahır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miladi Takvim</a:t>
+              <a:t>Mutfak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi gelişme ile devletin yönetim şekli resmen 'Cumhuriyet' olarak belirlenmiştir?</a:t>
+              <a:t>Devşirme sistemiyle yetişenler hangi dine geçerdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,117 +2111,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumhuriyetin ilanı (Anayasa değişikliği)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Budizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ankara'nın başkent olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İslam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saltanatın kaldırılması</a:t>
+              <a:t>Musevilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halifeliğin kaldırılması</a:t>
+              <a:t>Hristiyanlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de hafta tatilinin Cuma'dan Pazar gününe alınması hangi takvim düzenlemesiyle ilgilidir?</a:t>
+              <a:t>Topkapı Sarayı hangi padişah tarafından yaptırılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hicri Takvim</a:t>
+              <a:t>Yavuz Sultan Selim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Miladi Takvim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanuni Sultan Süleyman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Celali Takvimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fatih Sultan Mehmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rumi Takvim</a:t>
+              <a:t>Osman Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nin kurucusu kabul edilen Selçuk Bey, hangi devletin subaşısı iken ayrılarak bağımsızlığını ilan etmiştir?</a:t>
+              <a:t>Sarayda devşirmelerin eğitim aldığı kurumun adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gazneliler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samaniler</a:t>
+              <a:t>Harem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oğuz Yabgu Devleti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bîrun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karahanlılar</a:t>
+              <a:t>Divan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin resmen kurulduğu ve Gazneliler ile yapılan ilk büyük meydan savaşı hangisidir?</a:t>
+              <a:t>29 Ekim 1923 tarihinde ilan edilen Cumhuriyet ile birlikte Türkiye'nin ilk Cumhurbaşkanı kim olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serahs Savaşı</a:t>
+              <a:t>Ali Fethi Okyar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malazgirt Savaşı</a:t>
+              <a:t>İsmet İnönü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nesa Savaşı</a:t>
+              <a:t>Fevzi Çakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dandanakan Savaşı</a:t>
+              <a:t>Mustafa Kemal Atatürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nin ilk başkenti aşağıdakilerden hangisidir?</a:t>
+              <a:t>3 Mart 1924 tarihinde çıkarılan hangi kanun ile eğitimde birlik sağlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nişabur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kılık Kıyafet Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rey</a:t>
+              <a:t>Tekke ve Zaviyelerin Kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,111 +5325,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merv</a:t>
+              <a:t>Soyadı Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsfahan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tevhid-i Tedrisat Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nde 'Sultan' unvanını kullanan ilk hükümdar kimdir?</a:t>
+              <a:t>Türk kadınına milletvekili seçme ve seçilme hakkı hangi yılda tanınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alparslan</a:t>
+              <a:t>1930</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,117 +5944,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Melikşah</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1934</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tuğrul Bey</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1938</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çağrı Bey</a:t>
+              <a:t>1926</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1071 Malazgirt Savaşı'nda Bizans İmparatoru kimdir?</a:t>
+              <a:t>1 Kasım 1922'de yapılan düzenleme ile hangisi kaldırılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Romanos Diogenes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşar Vergisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nikeforos Botaneiates</a:t>
+              <a:t>Halifelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Konstantin Dukas</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Saltanat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. Aleksios</a:t>
+              <a:t>Şer'iye ve Evkaf Vekaleti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin en geniş sınırlarına ulaştığı ve 'İmparatorluk' döneminin zirvesi kabul edilen hükümdar kimdir?</a:t>
+              <a:t>Yeni Türk harflerinin kabulü hangi tarihte gerçekleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,117 +7312,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sultan Melikşah</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>17 Şubat 1926</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sencer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1 Kasım 1928</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuğrul Bey</a:t>
+              <a:t>25 Kasım 1925</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Tapar</a:t>
+              <a:t>21 Haziran 1934</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin ünlü veziri Nizamülmülk'ün yazdığı, devlet yönetimi üzerine tavsiyeler içeren eserin adı nedir?</a:t>
+              <a:t>Medeni Kanun'un kabulü ile Türk kadınına hangi alanda haklar tanınmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atabetü'l Hakayık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Miras ve boşanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,111 +8179,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutadgu Bilig</a:t>
+              <a:t>Seçme ve seçilme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasetname</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Askerlik hizmeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan-ı Lügatit Türk</a:t>
+              <a:t>Eğitimde eşitlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 Mart 1924 tarihinde çıkarılan hangi kanun ile eğitimde birlik sağlanmıştır?</a:t>
+              <a:t>Osmanlı sarayında padişahın ailesinin yaşadığı bölüme ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılık Kıyafet Kanunu</a:t>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tekke ve Zaviyelerin Kapatılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Harem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyadı Kanunu</a:t>
+              <a:t>Divanhane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tevhid-i Tedrisat Kanunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bîrun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu eğitim sisteminin temelini oluşturan ve Nizamülmülk tarafından kurulan meşhur medreselerin adı nedir?</a:t>
+              <a:t>Türkiye'de 'Şapka İktisası Hakkında Kanun' hangi yıl yürürlüğe girmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nizamiye Medreseleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sultan Medreseleri</a:t>
+              <a:t>1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Selçuk Medreseleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1925</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yağıbasan Medreseleri</a:t>
+              <a:t>1926</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçukluların Anadolu'nun kapılarını Türklere kesin olarak açtığı savaş hangisidir?</a:t>
+              <a:t>Atatürk'ün 'Köylü milletin efendisidir' sözü hangi inkılabın gerekçesini destekler niteliktedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,117 +10284,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Katvan Savaşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşar Vergisinin Kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Malazgirt Savaşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kabotaj Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pasinler Savaşı</a:t>
+              <a:t>Soyadı Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miryokefalon Savaşı</a:t>
+              <a:t>Harf İnkılabı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Selçuklu Devleti'nin parçalanma sürecine girmesine neden olan, Sultan Sencer'in Karahitaylar ile yaptığı talihsiz savaş hangisidir?</a:t>
+              <a:t>1934 yılında kabul edilen Soyadı Kanunu ile Mustafa Kemal'e 'Atatürk' soyadını kim vermiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katvan Savaşı</a:t>
+              <a:t>Türkiye Büyük Millet Meclisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dandanakan</a:t>
+              <a:t>Türk Dil Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pasinler</a:t>
+              <a:t>Bakanlar Kurulu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merv Savaşı</a:t>
+              <a:t>Cumhurbaşkanlığı Genel Sekreterliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu Devleti'nde hükümdar çocuklarına verilen isim nedir?</a:t>
+              <a:t>Türk denizlerinde ticaret yapma hakkını Türk vatandaşlarına veren kanun hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehzade</a:t>
+              <a:t>Medeni Kanun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,117 +11888,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Melik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teşvik-i Sanayi Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hakan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kabotaj Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atabey</a:t>
+              <a:t>Miladi Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selçuklu ordusunda şehzadeleri eğitmekle görevli olan ve 'hoca' anlamına gelen devlet görevlilerine ne ad verilir?</a:t>
+              <a:t>Hangi gelişme ile devletin yönetim şekli resmen 'Cumhuriyet' olarak belirlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atabey</a:t>
+              <a:t>Cumhuriyetin ilanı (Anayasa değişikliği)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vezir</a:t>
+              <a:t>Ankara'nın başkent olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hacip</a:t>
+              <a:t>Saltanatın kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Subaşı</a:t>
+              <a:t>Halifeliğin kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 14 Mayıs 1950 seçimlerini kazanarak 'Beyaz İhtilal' olarak adlandırılan süreci başlatan parti hangisidir?</a:t>
+              <a:t>Türkiye'de hafta tatilinin Cuma'dan Pazar gününe alınması hangi takvim düzenlemesiyle ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millet Partisi</a:t>
+              <a:t>Hicri Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,117 +13374,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumhuriyet Halk Partisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Miladi Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Demokrat Parti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Celali Takvimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyetçi Köylü Millet Partisi</a:t>
+              <a:t>Rumi Takvim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1960 askeri müdahalesi sonrasında kurulan ve yeni anayasayı hazırlayan meclis hangisidir?</a:t>
+              <a:t>Selçuklu Devleti'nin kurucusu kabul edilen Selçuk Bey, hangi devletin subaşısı iken ayrılarak bağımsızlığını ilan etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danışma Meclisi</a:t>
+              <a:t>Gazneliler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Millet Meclisi</a:t>
+              <a:t>Samaniler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,117 +14235,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Senato</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oğuz Yabgu Devleti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kurucu Meclis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karahanlılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1961 Anayasası ile Türk siyasi hayatına giren ve iki meclisli yapıyı oluşturan üst kanat hangisidir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin resmen kurulduğu ve Gazneliler ile yapılan ilk büyük meydan savaşı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek Seçim Kurulu</a:t>
+              <a:t>Serahs Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anayasa Mahkemesi</a:t>
+              <a:t>Malazgirt Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,117 +14978,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumhuriyet Senatosu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nesa Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Milli Birlik Komitesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dandanakan Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 Mart 1971 muhtırası sonrasında istifa eden başbakan kimdir?</a:t>
+              <a:t>Selçuklu Devleti'nin ilk başkenti aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,117 +15485,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bülent Ecevit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nişabur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Süleyman Demirel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmet İnönü</a:t>
+              <a:t>Merv</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferit Melen</a:t>
+              <a:t>İsfahan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 yılında gerçekleştirilen Kıbrıs Barış Harekâtı sırasında Başbakanlık görevini yürüten siyasetçi kimdir?</a:t>
+              <a:t>Selçuklu Devleti'nde 'Sultan' unvanını kullanan ilk hükümdar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bülent Ecevit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Alparslan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Necmettin Erbakan</a:t>
+              <a:t>Melikşah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Turgut Özal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tuğrul Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süleyman Demirel</a:t>
+              <a:t>Çağrı Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kadınına milletvekili seçme ve seçilme hakkı hangi yılda tanınmıştır?</a:t>
+              <a:t>Devşirme sistemiyle alınan çocuklar nerede eğitilirdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1930</a:t>
+              <a:t>Kışla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,117 +17089,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1934</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Medrese</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1938</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1926</a:t>
+              <a:t>Saray bahçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 Eylül 1980 askeri darbesini gerçekleştiren ve dönemin Genelkurmay Başkanı olan isim kimdir?</a:t>
+              <a:t>1071 Malazgirt Savaşı'nda Bizans İmparatoru kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cemal Gürsel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Romanos Diogenes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faruk Gürler</a:t>
+              <a:t>Nikeforos Botaneiates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semih Sancar</a:t>
+              <a:t>Konstantin Dukas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kenan Evren</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>I. Aleksios</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1983 seçimlerinde 'Anavatan Partisi'ni kurarak iktidara gelen ve liberal ekonomi politikalarını uygulayan lider kimdir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin en geniş sınırlarına ulaştığı ve 'İmparatorluk' döneminin zirvesi kabul edilen hükümdar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgut Özal</a:t>
+              <a:t>Sultan Melikşah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erdal İnönü</a:t>
+              <a:t>Sencer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgut Sunalp</a:t>
+              <a:t>Tuğrul Bey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Necdet Calp</a:t>
+              <a:t>Muhammed Tapar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1982 Anayasası'na göre, Cumhurbaşkanı'nın halk tarafından seçilmesi kuralı hangi yıl yapılan değişiklikle getirilmiştir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin ünlü veziri Nizamülmülk'ün yazdığı, devlet yönetimi üzerine tavsiyeler içeren eserin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1987</a:t>
+              <a:t>Atabetü'l Hakayık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1991</a:t>
+              <a:t>Kutadgu Bilig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2007</a:t>
+              <a:t>Siyasetname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1995</a:t>
+              <a:t>Divan-ı Lügatit Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>28 Şubat 1997 tarihinde gerçekleşen ve 'post-modern darbe' olarak adlandırılan süreçte hangi hükümet istifa etmek zorunda kalmıştır?</a:t>
+              <a:t>Selçuklu eğitim sisteminin temelini oluşturan ve Nizamülmülk tarafından kurulan meşhur medreselerin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ANAP-DYP Hükümeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nizamiye Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DSP-MHP-ANAP Hükümeti</a:t>
+              <a:t>Sultan Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DYP-SHP Hükümeti</a:t>
+              <a:t>Selçuk Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Refahyol Hükümeti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yağıbasan Medreseleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1991 genel seçimlerinde birinci parti olarak çıkan ve Süleyman Demirel'in başbakanlığında kurulan koalisyonun ortağı hangi partidir?</a:t>
+              <a:t>Selçukluların Anadolu'nun kapılarını Türklere kesin olarak açtığı savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,117 +20686,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>SHP</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Katvan Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>CHP</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Malazgirt Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ANAP</a:t>
+              <a:t>Pasinler Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MHP</a:t>
+              <a:t>Miryokefalon Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin ilk kadın başbakanı olan siyasetçi kimdir?</a:t>
+              <a:t>Büyük Selçuklu Devleti'nin parçalanma sürecine girmesine neden olan, Sultan Sencer'in Karahitaylar ile yaptığı talihsiz savaş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkan Akyol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Katvan Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tansu Çiller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dandanakan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatma Girik</a:t>
+              <a:t>Pasinler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meral Akşener</a:t>
+              <a:t>Merv Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1999 seçimlerinden sonra kurulan DSP, MHP ve ANAP koalisyon hükümetinin başbakanı kimdir?</a:t>
+              <a:t>Selçuklu Devleti'nde hükümdar çocuklarına verilen isim nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hüsamettin Özkan</a:t>
+              <a:t>Şehzade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mesut Yılmaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Melik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devlet Bahçeli</a:t>
+              <a:t>Hakan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bülent Ecevit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atabey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramazan Bayramı'nın ilk sabahında camilerde kılınan özel namazın adı nedir?</a:t>
+              <a:t>Selçuklu ordusunda şehzadeleri eğitmekle görevli olan ve 'hoca' anlamına gelen devlet görevlilerine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,117 +22915,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Teravih Namazı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atabey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bayram Namazı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vezir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teheccüd Namazı</a:t>
+              <a:t>Hacip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cuma Namazı</a:t>
+              <a:t>Subaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurban Bayramı'nda kesilen kurbanın etinin bir kısmının ihtiyaç sahiplerine dağıtılması hangi kavramla ifade edilir?</a:t>
+              <a:t>Türkiye'de 14 Mayıs 1950 seçimlerini kazanarak 'Beyaz İhtilal' olarak adlandırılan süreci başlatan parti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadaka</a:t>
+              <a:t>Millet Partisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,117 +23776,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kurban Payı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cumhuriyet Halk Partisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnfak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Demokrat Parti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zekât</a:t>
+              <a:t>Cumhuriyetçi Köylü Millet Partisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramazan Bayramı'ndan hemen önce, bayram namazından önce verilmesi gereken vacip sadakaya ne ad verilir?</a:t>
+              <a:t>1960 askeri müdahalesi sonrasında kurulan ve yeni anayasayı hazırlayan meclis hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fıtır Sadakası (Fitre)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Danışma Meclisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hediye</a:t>
+              <a:t>Millet Meclisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kefaret</a:t>
+              <a:t>Senato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Adak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurucu Meclis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 Kasım 1922'de yapılan düzenleme ile hangisi kaldırılmıştır?</a:t>
+              <a:t>Enderun mektebinden mezun olanlar ne olurdu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşar Vergisi</a:t>
+              <a:t>Tüccar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halifelik</a:t>
+              <a:t>Çiftçi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,117 +25380,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Saltanat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şair</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şer'iye ve Evkaf Vekaleti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devlet adamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurban Bayramı kaç gün sürer?</a:t>
+              <a:t>1961 Anayasası ile Türk siyasi hayatına giren ve iki meclisli yapıyı oluşturan üst kanat hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 gün</a:t>
+              <a:t>Yüksek Seçim Kurulu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,111 +26011,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 gün</a:t>
+              <a:t>Anayasa Mahkemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,117 +26123,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>5 gün</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cumhuriyet Senatosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>4 gün</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milli Birlik Komitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Türk harflerinin kabulü hangi tarihte gerçekleşmiştir?</a:t>
+              <a:t>Harem'in başında kim bulunurdu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>17 Şubat 1926</a:t>
+              <a:t>Vezir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 Kasım 1928</a:t>
+              <a:t>Valide Sultan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25 Kasım 1925</a:t>
+              <a:t>Şeyhülislam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>21 Haziran 1934</a:t>
+              <a:t>Sultanın eşi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medeni Kanun'un kabulü ile Türk kadınına hangi alanda haklar tanınmıştır?</a:t>
+              <a:t>Devşirme sistemiyle gelen gençler hangi orduya asker olabilirdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,117 +27373,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Miras ve boşanma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akıncılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Seçme ve seçilme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yeniçeri Ocağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askerlik hizmeti</a:t>
+              <a:t>Tımarlı Sipahiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitimde eşitlik</a:t>
+              <a:t>Sipahiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 'Şapka İktisası Hakkında Kanun' hangi yıl yürürlüğe girmiştir?</a:t>
+              <a:t>Topkapı Sarayı'nın giriş kapısına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924</a:t>
+              <a:t>Saray Kapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,117 +28234,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1923</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bab-ı Hümayun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1925</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Giriş Kapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1926</a:t>
+              <a:t>Ana Kapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Köylü milletin efendisidir' sözü hangi inkılabın gerekçesini destekler niteliktedir?</a:t>
+              <a:t>Sarayın dış hizmetlerine bakan bölüme ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,117 +28859,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aşar Vergisinin Kaldırılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Divan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kabotaj Kanunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bîrun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyadı Kanunu</a:t>
+              <a:t>Harem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harf İnkılabı</a:t>
+              <a:t>Enderun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1934 yılında kabul edilen Soyadı Kanunu ile Mustafa Kemal'e 'Atatürk' soyadını kim vermiştir?</a:t>
+              <a:t>Devşirme sisteminde çocuklar genellikle hangi bölgelerden alınırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye Büyük Millet Meclisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İran</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Dil Kurumu</a:t>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakanlar Kurulu</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumhurbaşkanlığı Genel Sekreterliği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Balkanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>