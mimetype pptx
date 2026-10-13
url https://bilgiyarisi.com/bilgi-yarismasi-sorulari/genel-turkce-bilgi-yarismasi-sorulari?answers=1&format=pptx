--- v0 (2026-08-23)
+++ v1 (2026-10-13)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki deyimlerden hangisi 'bir şeyi gizli tutmak, kimseye söylememek' anlamında kullanılır?</a:t>
+              <a:t>Aşağıdaki şehir isimlerinden hangisi doğru yazılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağzı kulaklarına varmak</a:t>
+              <a:t>Ankarada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ağzından yel alsın</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağzında bakla ıslanmamak</a:t>
+              <a:t>ankara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ağzını sıkı tutmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ANKARA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Can kulağıyla dinlemek' deyiminin anlamı nedir?</a:t>
+              <a:t>Kitap isimlerinin her kelimesi nasıl yazılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hafiften duymak</a:t>
+              <a:t>İtalik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok dikkatli ve ilgiyle dinlemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küçük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İstemeyerek dinlemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kulak asmamak</a:t>
+              <a:t>Sadece başı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'bir kimsenin değerinin azalması veya gözden düşmesi' anlamındadır?</a:t>
+              <a:t>Cadde, sokak ve mahalle isimleri nasıl yazılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dili tutulmak</a:t>
+              <a:t>Sadece sokak kelimesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözden düşmek</a:t>
+              <a:t>Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burun kıvırmak</a:t>
+              <a:t>Sadece cadde kelimesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pabucu dama atılmak</a:t>
+              <a:t>Küçük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine karşı gelmek, meydan okumak anlamındaki deyim hangisidir?</a:t>
+              <a:t>Gezegen isimleri özel isim olarak kullanıldığında nasıl yazılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etekleri zil çalmak</a:t>
+              <a:t>Tırnakta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kafa tutmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parantezde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Burnu sürtülmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözdağı vermek</a:t>
+              <a:t>Küçük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"KİTAP" kelimesinin harfleriyle oluşturulabilecek, anlamlı bir kelime hangisidir?</a:t>
+              <a:t>Tarihi olaylar nasıl yazılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,117 +3597,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>TAKİP</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tırnakta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>PATİK</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>KAPI</a:t>
+              <a:t>İtalik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>PAKET</a:t>
+              <a:t>Küçük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harfleri karıştırıldığında "DENİZ" kelimesi elde edilen anagram aşağıdakilerden hangisidir?</a:t>
+              <a:t>Tabela isimleri nasıl yazılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ZİNDE</a:t>
+              <a:t>Küçük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NİZDE</a:t>
+              <a:t>Tırnakla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,117 +4576,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>DİZEN</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ZİDEN</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki kelimelerden hangisi, harfleri yer değiştirildiğinde yeni bir kelime oluşturmayan (anlamsız olan) bir kelimedir?</a:t>
+              <a:t>Din ve mezhep isimleri nasıl yazılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>DİREN</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>KİRAZ</a:t>
+              <a:t>Tırnakta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,111 +5325,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>KASIM</a:t>
+              <a:t>Küçük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>KİTAP</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"MİRAS" kelimesinin harfleriyle oluşturulabilecek anagram hangisidir?</a:t>
+              <a:t>Dünyada yaklaşık olarak kaç milyon insan Türkçe konuşmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,117 +5826,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>RAMİS</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>500 milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>SİMAR</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>200-250 milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MİSAR</a:t>
+              <a:t>20-30 milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SİRMA</a:t>
+              <a:t>50-70 milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kelimenin tersten okunuşunun da aynı olması durumuna ne ad verilir?</a:t>
+              <a:t>Türkçenin en eski yazılı belgeleri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anagram</a:t>
+              <a:t>Divan-ı Lügatit Türk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aliterasyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orhun Abideleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Palindrom</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kutadgu Bilig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akrostiş</a:t>
+              <a:t>Dede Korkut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"SALAT" kelimesinin harfleriyle oluşturulabilecek kelime hangisidir?</a:t>
+              <a:t>Türkçe sondan eklemeli bir dil olduğu için hangi özellik ön plandadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TALAŞ</a:t>
+              <a:t>Cümle yapısı sabittir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>TASLA</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sesli harf yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SATAL</a:t>
+              <a:t>Kelime kökleri değişmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ASTAL</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekler kelime sonuna gelir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"KALE" kelimesinin harfleri yer değiştirildiğinde aşağıdakilerden hangisi oluşur?</a:t>
+              <a:t>Türkiye dışında en çok Türkçe konuşulan ülkelerden biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ELKA</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>LAKE</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LEKA</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>AKEL</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Azerbaycan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kimsenin çok şaşırdığı veya hayret ettiği durumlar için kullanılan deyim hangisidir?</a:t>
+              <a:t>Kişi isimleri cümlede nasıl yazılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burnu havada olmak</a:t>
+              <a:t>Hepsi küçük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,117 +8916,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gözden düşmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece baş harfi büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Küçük dilini yutmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hepsi büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küplere binmek</a:t>
+              <a:t>Sadece son harfi büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir "palindrom" örneğidir?</a:t>
+              <a:t>Türkçe hangi alfabeyi kullanmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>KAYAK</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Latin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hepsi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>KABAK</a:t>
+              <a:t>Arap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ANNA</a:t>
+              <a:t>Kiril</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"KOLAY" kelimesinin harfleriyle oluşturulabilecek anagram hangisidir?</a:t>
+              <a:t>Türk dili hangi kıtalarda konuşulmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>KOLYA</a:t>
+              <a:t>Sadece Amerika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YOLAK</a:t>
+              <a:t>Asya ve Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YAKOL</a:t>
+              <a:t>Sadece Avrupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LOKYA</a:t>
+              <a:t>Sadece Asya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"NİSAN" kelimesinin harfleriyle oluşturulabilecek kelime hangisidir?</a:t>
+              <a:t>Türkçe dünyada en çok konuşulan diller arasında kaçıncı sıradadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NASİN</a:t>
+              <a:t>Son sıralarda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ANİSİ</a:t>
+              <a:t>İlk 50'de</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İNSAN</a:t>
+              <a:t>İlk 10'da</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SİNAİ</a:t>
+              <a:t>İlk 100'de</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"PİLOT" kelimesinin harfleriyle oluşturulabilecek anlamlı kelime hangisidir?</a:t>
+              <a:t>Türkçenin resmî dil olduğu ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>TİPOL</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TOLİP</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>POLİT</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LİTOP</a:t>
+              <a:t>İspanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"KİRA" kelimesinin harfleriyle oluşturulabilecek kelime aşağıdakilerden hangisidir?</a:t>
+              <a:t>Türkçe hangi dil grubunda yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>RAKİ</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Slav Dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ARİK</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türk Lehçeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İRAK</a:t>
+              <a:t>Germen Dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İKAR</a:t>
+              <a:t>Latin Dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Sakla samanı, gelir zamanı" atasözü neyi öğütler?</a:t>
+              <a:t>Türkçe, dünya dilleri arasında hangisiyle benzerlik gösterir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sır saklamanın önemini</a:t>
+              <a:t>Yunanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok çalışıp zengin olmayı</a:t>
+              <a:t>Arapça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,117 +13492,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tutumlu olmayı ve her şeyin bir gün lazım olabileceğini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zamanı verimli kullanmayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Moğolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Ayağını yorganına göre uzat" atasözünün anlamı nedir?</a:t>
+              <a:t>Türkçenin ses yapısında hangisi temeldir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük hedefler koymak</a:t>
+              <a:t>Sessiz harf uyumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rahatına düşkün olmak</a:t>
+              <a:t>Eklerin olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Giderlerini gelirine göre ayarlamak</a:t>
+              <a:t>Büyük ünlü uyumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Misafirperver olmak</a:t>
+              <a:t>Vurgu kuralları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Damlaya damlaya göl olur" atasözü hangi kavramı vurgular?</a:t>
+              <a:t>Türkçe dünyada konuşan nüfusu bakımından hangi dillerle yarışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Birikim yapmanın ve küçük şeylerin önemini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Azınlık dilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabır ve çalışkanlık</a:t>
+              <a:t>Yerel lehçeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paylaşmanın güzelliği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaygın diller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa sevgisi</a:t>
+              <a:t>Ölü diller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Bilgi, insanın en büyük hazinesidir." sözü kime aittir?</a:t>
+              <a:t>Türkçe hangi yazı sistemiyle gelişim göstermiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristoteles</a:t>
+              <a:t>Çivi yazısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk</a:t>
+              <a:t>İşaret dili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mevlana</a:t>
+              <a:t>Hiyeroglif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konfüçyüs</a:t>
+              <a:t>Latin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Gülü seven katlanır dikenine" atasözü neyi ifade eder?</a:t>
+              <a:t>Öz Türkçe akımının temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,117 +16228,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğayı korumanın gerekliliği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türkçe kökenli kelimeleri kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sevilen bir şeyin uğruna katlanılan zorlukları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngilizce kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyilik yaparsan iyilik bulursun</a:t>
+              <a:t>Arapça kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herkesin kendi yolunda gitmesi</a:t>
+              <a:t>Farsça kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki deyimlerden hangisi 'çok sinirlenmek, öfkelenmek' anlamını taşır?</a:t>
+              <a:t>Hangisi bir özel isimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burnundan solumak</a:t>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göz boyamak</a:t>
+              <a:t>masa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küpüne zarar vermek</a:t>
+              <a:t>defter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etekleri zil çalmak</a:t>
+              <a:t>kedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"İşleyen demir ışıldar" atasözü hangi anlamda kullanılır?</a:t>
+              <a:t>Dil devriminin en önemli savunucusu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metal eşyaların temiz tutulması gerektiğini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mustafa Kemal Atatürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı hareket etmenin önemini</a:t>
+              <a:t>Namık Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayinin gelişmesi gerektiğini</a:t>
+              <a:t>Ömer Seyfettin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çalışan insanın yeteneklerinin geliştiğini ve değer kazandığını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ziya Gökalp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Hayatta en hakiki mürşit ilimdir, fendir." sözü kime aittir?</a:t>
+              <a:t>Hangisi Öz Türkçe bir kelimedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mehmet Akif Ersoy</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ziya Gökalp</a:t>
+              <a:t>Mektep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Talebe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namık Kemal</a:t>
+              <a:t>Muallim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Üzüm üzüme baka baka kararır" atasözü neyi anlatır?</a:t>
+              <a:t>Hangisi dil devrimi öncesi kullanılan bir kelimedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meyvelerin olgunlaşma süreci</a:t>
+              <a:t>Ocak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,117 +19318,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Renklerin uyumu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İstikbal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Birlikte vakit geçiren insanların birbirine benzemeye başlaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yurt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlem yapmanın faydaları</a:t>
+              <a:t>Vatan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Bir elin nesi var, iki elin sesi var" atasözü neyi vurgular?</a:t>
+              <a:t>Dil sadeleşmesi hangi alfabenin kabulüyle hızlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayanışma ve yardımlaşmanın gücünü</a:t>
+              <a:t>Latin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızla iş bitirmenin gerekliliğini</a:t>
+              <a:t>Arap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel başarının önemini</a:t>
+              <a:t>Yunan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzik yapmanın önemini</a:t>
+              <a:t>Kiril</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Eğitimdir ki bir milleti ya hür, bağımsız, şanlı, yüksek bir topluluk hâlinde yaşatır; ya da esaret ve sefalete terk eder." sözü kime aittir?</a:t>
+              <a:t>Dilde sadeleşme hareketi hangi dönemde yoğunlaşmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmail Hakkı Tonguç</a:t>
+              <a:t>Tanzimat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,117 +20804,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pestalozzi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cumhuriyet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mustafa Kemal Atatürk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Servet-i Fünun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hasan Âli Yücel</a:t>
+              <a:t>Divan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Acele işe şeytan karışır" atasözü neyi öğütler?</a:t>
+              <a:t>Hangisi yabancı kökenli bir kelimedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı olmanın tehlikelerini</a:t>
+              <a:t>Bilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabırlı olmanın gerekliliğini</a:t>
+              <a:t>Türetim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,117 +21665,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İşleri planlı ve dikkatli yapmanın önemini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Soru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kötü niyetli kişilerden uzak durmayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cevap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Düşünce, eylemin rehberidir." özdeyişi neyi anlatır?</a:t>
+              <a:t>Öz Türkçe akımında hangi dillerin etkileri azaltılmaya çalışılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düşüncelerin sadece zihinde kalması gerektiğini</a:t>
+              <a:t>Çince ve Japonca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hızlı hareket etmenin önemini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arapça ve Farsça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Önce düşünmek, sonra harekete geçmek gerektiğini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Almanca ve Rusça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eylemlerin düşünceden daha önemli olduğunu</a:t>
+              <a:t>İngilizce ve Fransızca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilimize Fransızcadan geçen ve halk arasında 'orjinal' şeklinde yazılan kelimenin TDK'ye göre doğru yazılışı hangisidir?</a:t>
+              <a:t>Dildeki yabancı kelimelerin yerine yenilerini koymaya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orjinel</a:t>
+              <a:t>Dil bilgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orijinel</a:t>
+              <a:t>Atasözü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,117 +23151,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orjinal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Terim türetme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orijinal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıklıkla yanlış telaffuz edilen ve 'yazılım' anlamında kullanılan İngilizce kökenli 'software' kelimesinin Türkçe karşılığı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Aşağıdaki deyimlerden hangisi 'bir şeyi gizli tutmak, kimseye söylememek' anlamında kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Donanım</a:t>
+              <a:t>Ağzı kulaklarına varmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşletim</a:t>
+              <a:t>Ağzından yel alsın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,117 +23894,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yazılım</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ağzında bakla ıslanmamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arayüz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ağzını sıkı tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızca kökenli olup Türkçede kullanılan kelimenin doğru yazımı hangisidir?</a:t>
+              <a:t>Bir kimsenin çok şaşırdığı veya hayret ettiği durumlar için kullanılan deyim hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eksozt</a:t>
+              <a:t>Burnu havada olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzost</a:t>
+              <a:t>Gözden düşmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzoz</a:t>
+              <a:t>Küçük dilini yutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eksoz</a:t>
+              <a:t>Küplere binmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Etekleri tutuşmak' deyiminin anlamı nedir?</a:t>
+              <a:t>Cümle başları nasıl yazılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni bir işe girişmek</a:t>
+              <a:t>Küçük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,117 +25262,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok telaşlanmak, büyük bir kaygıya kapılmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğik yazıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok sevinmek ve heyecanlanmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir işi başaramayacağını anlamak</a:t>
+              <a:t>Tırnak içinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçeye 'herkes' olarak yerleşen ancak sık sık 'herkez' şeklinde yanlış yazılan bu kelime hangi dilden Türkçeye geçmiştir?</a:t>
+              <a:t>Aşağıdaki deyimlerden hangisi 'çok sinirlenmek, öfkelenmek' anlamını taşır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Farsça</a:t>
+              <a:t>Burnundan solumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızca</a:t>
+              <a:t>Göz boyamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arapça</a:t>
+              <a:t>Küpüne zarar vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizce</a:t>
+              <a:t>Etekleri zil çalmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kişinin bir işi yaparken gösterdiği özensizliği, baştan savma iş yapmayı anlatan deyim hangisidir?</a:t>
+              <a:t>Aşağıdaki devlet isimlerinden hangisinin yazımı doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,117 +26630,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çam devirmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Baştan savma yapmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>almanya'nın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pabucu dama atılmak</a:t>
+              <a:t>almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İpe un sermek</a:t>
+              <a:t>ALMANYA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Dili çözülmek' deyimi hangi durumda kullanılır?</a:t>
+              <a:t>Unvanlar ve lakaplar nasıl yazılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı bir dili öğrenmek</a:t>
+              <a:t>Tırnak içinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir sırrı ifşa etmek</a:t>
+              <a:t>Küçük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konuşamayan veya susan birinin konuşmaya başlaması</a:t>
+              <a:t>Büyük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korkudan konuşamaz hale gelmek</a:t>
+              <a:t>Parantez içinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki deyimlerden hangisi 'birini kandırmak, aldatmak' anlamında kullanılır?</a:t>
+              <a:t>Ay ve gün isimleri hangi durumda büyük harfle başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Göz boyamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Her zaman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göz kulak olmak</a:t>
+              <a:t>Cümle başında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gözünü dört açmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Belirli bir tarih bildirdiğinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözden kaçırmak</a:t>
+              <a:t>Asla büyük yazılmaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'İpe un sermek' deyimi ne anlama gelir?</a:t>
+              <a:t>Dil isimleri nasıl yazılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine ders vermek</a:t>
+              <a:t>Küçük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir işi yapmamak için bahaneler öne sürmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece başı büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok çalışkan olmak</a:t>
+              <a:t>İtalik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Birine yardım etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kişinin bir işi yapmaktan vazgeçtiğini veya o işi yapamayacağını anlatan deyim hangisidir?</a:t>
+              <a:t>Kurum ve kuruluş isimleri nasıl yazılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Havlu atmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece ilk kelime büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,111 +29726,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pabucu dama atılmak</a:t>
+              <a:t>Tırnakla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kafa tutmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balta vurmak</a:t>
+              <a:t>Küçük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>