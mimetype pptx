--- v0 (2026-08-27)
+++ v1 (2026-10-21)
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter White mesleği nedir?</a:t>
+              <a:t>Lost dizisi hangi uçak kazasıyla başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimya öğretmeni</a:t>
+              <a:t>Oceanic 815</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avukat</a:t>
+              <a:t>Boeing 747</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doktor</a:t>
+              <a:t>Flight 101</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polis</a:t>
+              <a:t>Airbus A320</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın suç ortağı kimdir?</a:t>
+              <a:t>Dizideki gizemli bilimsel araştırma grubunun adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mike Ehrmantraut</a:t>
+              <a:t>Ada Projesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gustavo Fring</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dharma Girişimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saul Goodman</a:t>
+              <a:t>Lost Ekibi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jesse Pinkman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gizli Üs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter White'ın suç dünyasındaki takma adı nedir?</a:t>
+              <a:t>Adadaki gizemli karakterlerden biri olan 'John Locke'un en büyük özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eladio</a:t>
+              <a:t>Adayı yönetmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heisenberg</a:t>
+              <a:t>Adada yürümeye başlaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuco</a:t>
+              <a:t>Adadan kaçması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hector</a:t>
+              <a:t>Uçağı sürmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın ürettiği uyuşturucunun rengi nedir?</a:t>
+              <a:t>Dizide sıkça duyulan '4, 8, 15, 16, 23, 42' sayıları nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı</a:t>
+              <a:t>Yıl sayıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyaz</a:t>
+              <a:t>Ada koordinatları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,117 +18693,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mavi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uçak koltuk numaraları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kırmızı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uğursuz sayılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın kayınbiraderi Hank ne iş yapar?</a:t>
+              <a:t>Lost dizisinin ana karakteri olan doktor kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>FBI ajanı</a:t>
+              <a:t>Hurley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dedektif</a:t>
+              <a:t>Sawyer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DEA ajanı</a:t>
+              <a:t>Jack Shephard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savcı</a:t>
+              <a:t>Sayid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın ilk iş ortağı kimdir?</a:t>
+              <a:t>Adada yaşayan gizemli yerlilere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gretchen</a:t>
+              <a:t>Ada Sakinleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elliott</a:t>
+              <a:t>Yabancılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Krazy-8</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurtulanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Skyler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diğerleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın kullandığı karavan nerede üretime başlamıştır?</a:t>
+              <a:t>Adada bulunan ve gizemli bir şekilde açılan şey nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çöl</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hazine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehir merkezi</a:t>
+              <a:t>Kutu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Garaj</a:t>
+              <a:t>Kapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Depo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ambar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın kanser türü nedir?</a:t>
+              <a:t>Dizideki meşhur 'Flashback' sahneleri neyi anlatır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mide</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karakterlerin geçmişini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karaciğer</a:t>
+              <a:t>Uçağın yapımını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akciğer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaptan pilotu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyin</a:t>
+              <a:t>Adanın geleceğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Skyler'ın Walter'ın paralarını akladığı mekan nedir?</a:t>
+              <a:t>Lost dizisi kaç sezon sürmüştür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Restoran</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Market</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oto yıkama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otostop</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın düşmanı Gustavo Fring hangi işletmenin sahibidir?</a:t>
+              <a:t>Adada sıkça görülen siyah duman yaratığına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Los Pollos Hermanos</a:t>
+              <a:t>Duman Canavarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Crystal Palace</a:t>
+              <a:t>Karanlık Güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vamonos Pest</a:t>
+              <a:t>Ada Ruhu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Better Call Saul</a:t>
+              <a:t>Gölge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın imza attığı kimyasal madde nedir?</a:t>
+              <a:t>Desmond karakterinin adadaki ana görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metilamin</a:t>
+              <a:t>Adayı terk etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cıva fülminat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yemek bulmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hidrojen</a:t>
+              <a:t>Uçağı tamir etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fosfor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tuşa basmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Walter'ın zehirlemek için kullandığı çiçek hangisidir?</a:t>
+              <a:t>Dizideki 'Ben Linus' karakteri hangi grubu yönetir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Papatya</a:t>
+              <a:t>Dharma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vadi zambağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurtulanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zakkum</a:t>
+              <a:t>Pilotlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orkide</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diğerleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dizideki ünlü 'I am the one who knocks' repliği kime söylenmiştir?</a:t>
+              <a:t>Lost dizisi genel olarak hangi türdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jesse</a:t>
+              <a:t>Yemek programı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hank</a:t>
+              <a:t>Sitcom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saul</a:t>
+              <a:t>Belgesel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Skyler</a:t>
+              <a:t>Gizem ve Bilim Kurgu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>