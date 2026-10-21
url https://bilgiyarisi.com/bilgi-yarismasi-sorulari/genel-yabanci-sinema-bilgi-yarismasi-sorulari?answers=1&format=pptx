--- v0 (2026-08-26)
+++ v1 (2026-10-21)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry Potter'ın en yakın iki arkadaşının isimleri nelerdir?</a:t>
+              <a:t>Titanic filminin meşhur şarkısı 'My Heart Will Go On'u kim seslendirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luna ve Ginny</a:t>
+              <a:t>Whitney Houston</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,117 +743,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fred ve George</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Celine Dion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ron ve Hermione</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Madonna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Draco ve Neville</a:t>
+              <a:t>Adele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry, Ron ve Hermione'nin iksir dersi öğretmeni kimdir?</a:t>
+              <a:t>Harry Potter'ın en yakın iki arkadaşının isimleri nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Filius Flitwick</a:t>
+              <a:t>Luna ve Ginny</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Severus Snape</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fred ve George</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Minerva McGonagall</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ron ve Hermione</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Horace Slughorn</a:t>
+              <a:t>Draco ve Neville</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sihirli dünyanın para birimi nedir?</a:t>
+              <a:t>Harry'nin alnındaki yara izi ne şekildedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Galleon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yıldız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sterlin</a:t>
+              <a:t>Kare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dolar</a:t>
+              <a:t>Daire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Euro</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şimşek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry'nin ilk gittiği büyücülük dükkanı nerededir?</a:t>
+              <a:t>Hogwarts'taki dört binadan biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Londra</a:t>
+              <a:t>Ravenclaw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasak Orman</a:t>
+              <a:t>Gryffindor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,117 +3090,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diagon Yolu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Slytherin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hogsmeade</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Merlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry Potter serisi toplam kaç kitaptan oluşur?</a:t>
+              <a:t>Harry Potter serisinin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>J.R.R. Tolkien</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,117 +3715,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>7</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Stephen King</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>8</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>J.K. Rowling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>George R.R. Martin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyü yaparken kullanılan temel araç nedir?</a:t>
+              <a:t>Harry'nin sahip olduğu baykuşun adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kitap</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hedwig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Değnek</a:t>
+              <a:t>Errol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pigwidgeon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pelerin</a:t>
+              <a:t>Crookshanks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2017 yılındaki 89. Oscar Ödülleri'nde 'En İyi Film' ödülü yanlışlıkla hangi filme anons edilmiştir?</a:t>
+              <a:t>Hogwarts'ın müdürü olan bilge büyücü kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>La La Land</a:t>
+              <a:t>Sirius Black</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lion</a:t>
+              <a:t>Severus Snape</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Manchester by the Sea</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Albus Dumbledore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Moonlight</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Remus Lupin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oscar tarihinde 'En İyi Erkek Oyuncu' ödülünü en çok kazanan isim kimdir?</a:t>
+              <a:t>Harry Potter'ın baş düşmanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daniel Day-Lewis</a:t>
+              <a:t>Voldemort</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tom Hanks</a:t>
+              <a:t>Bellatrix Lestrange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jack Nicholson</a:t>
+              <a:t>Peter Pettigrew</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marlon Brando</a:t>
+              <a:t>Lucius Malfoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1973 yılında 'Baba' (The Godfather) filmiyle kazandığı 'En İyi Erkek Oyuncu' ödülünü reddederek törene bir Kızılderili aktivist gönderen oyuncu kimdir?</a:t>
+              <a:t>Büyücüler Quidditch oyununu neyin üzerinde oynarlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robert De Niro</a:t>
+              <a:t>Halı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Marlon Brando</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Caan</a:t>
+              <a:t>Kazan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Al Pacino</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Süpürge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oscar tarihinde 22 adaylıkla 'En Çok Aday Gösterilen Oyuncu' unvanının sahibi kimdir?</a:t>
+              <a:t>Gryffindor binasının sembolü olan hayvan nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jack Nicholson</a:t>
+              <a:t>Kartal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Meryl Streep</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Porsuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bette Davis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aslan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katharine Hepburn</a:t>
+              <a:t>Yılan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2014 yılındaki törende Ellen DeGeneres tarafından çekilen ve Twitter'da rekor kıran ünlü 'selfie' fotoğrafında hangi oyuncu yer almamıştır?</a:t>
+              <a:t>Harry, Ron ve Hermione'nin iksir dersi öğretmeni kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bradley Cooper</a:t>
+              <a:t>Filius Flitwick</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jennifer Lawrence</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Severus Snape</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brad Pitt</a:t>
+              <a:t>Minerva McGonagall</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Leonardo DiCaprio</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Horace Slughorn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry'nin alnındaki yara izi ne şekildedir?</a:t>
+              <a:t>Jack ve Rose'un üzerinde yüzdüğü meşhur eşya nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldız</a:t>
+              <a:t>Sandık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kare</a:t>
+              <a:t>Masa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daire</a:t>
+              <a:t>Filika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şimşek</a:t>
+              <a:t>Kapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi film Oscar tarihinde 'En İyi Film', 'En İyi Yönetmen', 'En İyi Erkek Oyuncu', 'En İyi Kadın Oyuncu' ve 'En İyi Senaryo' dallarının hepsini kazanan ikinci filmdir?</a:t>
+              <a:t>Sihirli dünyanın para birimi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>It Happened One Night</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Galleon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Titanic</a:t>
+              <a:t>Sterlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Silence of the Lambs</a:t>
+              <a:t>Dolar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>One Flew Over the Cuckoo's Nest</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Euro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2022 yılındaki törende Chris Rock'a sahnede tokat atmasıyla dünya gündemine oturan oyuncu kimdir?</a:t>
+              <a:t>Harry'nin ilk gittiği büyücülük dükkanı nerededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jamie Foxx</a:t>
+              <a:t>Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denzel Washington</a:t>
+              <a:t>Yasak Orman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Will Smith</a:t>
+              <a:t>Diagon Yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuel L. Jackson</a:t>
+              <a:t>Hogsmeade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oscar tarihinde 'En İyi Yönetmen' ödülünü kazanan ilk kadın yönetmen kimdir?</a:t>
+              <a:t>Harry Potter serisi toplam kaç kitaptan oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jane Campion</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,117 +11145,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sofia Coppola</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kathryn Bigelow</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Greta Gerwig</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1940 yılında 'Rüzgar Gibi Geçti' (Gone with the Wind) filmiyle 'En İyi Yardımcı Kadın Oyuncu' ödülünü kazanan ve Oscar kazanan ilk siyahi oyuncu kimdir?</a:t>
+              <a:t>Büyü yaparken kullanılan temel araç nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eartha Kitt</a:t>
+              <a:t>Kitap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Whoopi Goldberg</a:t>
+              <a:t>Değnek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dorothy Dandridge</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hattie McDaniel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pelerin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonardo DiCaprio, hangi filmdeki rolüyle uzun yıllar süren adaylık serisinin ardından ilk Oscar ödülünü kazanmıştır?</a:t>
+              <a:t>Filmdeki ana karakter Cooper'ın mesleği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>The Revenant</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doktor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Wolf of Wall Street</a:t>
+              <a:t>Öğretmen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>The Departed</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Astronot ve pilot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Aviator</a:t>
+              <a:t>Mühendis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oscar heykelciğinin tasarımı hangi sanat akımından esinlenerek oluşturulmuştur?</a:t>
+              <a:t>Filmde dünyayı kurtarmak için geçilen kozmik oluşum nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kübizm</a:t>
+              <a:t>Süpernova</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,117 +13374,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Art Deco</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Meteor yağmuru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Art Nouveau</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Solucan deliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürrealizm</a:t>
+              <a:t>Kara delik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oscar tarihinde 'En İyi Film' ödülünü kazanan ilk İngilizce olmayan film hangisidir?</a:t>
+              <a:t>Filmde kara deliğin etrafındaki devasa yapının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Crouching Tiger, Hidden Dragon</a:t>
+              <a:t>Satürn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parasite</a:t>
+              <a:t>Gargantua</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amélie</a:t>
+              <a:t>Event Horizon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Komşum Totoro filminde, kız kardeşlerin (Satsuki ve Mei) babası ne iş yapmaktadır?</a:t>
+              <a:t>Interstellar filminin unutulmaz müziklerini kim bestelemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tren kondüktörü</a:t>
+              <a:t>John Williams</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üniversitede profesör</a:t>
+              <a:t>Hans Zimmer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütüphaneci</a:t>
+              <a:t>Ludwig Göransson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimar</a:t>
+              <a:t>Danny Elfman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruhların Kaçışı (Spirited Away) filminde Chihiro'nun anne ve babası neye dönüşmüştür?</a:t>
+              <a:t>Cooper'ın kızı Murph'ün çocukluk takma adı neydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurbağa</a:t>
+              <a:t>Dünya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuş</a:t>
+              <a:t>Uzaylı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Domuz</a:t>
+              <a:t>Hayalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koyun</a:t>
+              <a:t>Yıldız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yürüyen Şato filmindeki ateş cini Calcifer, aslında nedir?</a:t>
+              <a:t>Filmde astronotların kullandığı robotların isimleri nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yıldız</a:t>
+              <a:t>WALL-E ve EVE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir volkan parçası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TARS ve CASE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyülü bir kömür</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>R2-D2 ve C-3PO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir güneş ışığı</a:t>
+              <a:t>Alpha ve Beta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hogwarts'taki dört binadan biri değildir?</a:t>
+              <a:t>Titanic'te Rose'un nişanlısının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ravenclaw</a:t>
+              <a:t>Bruce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor</a:t>
+              <a:t>Fabrizio</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slytherin</a:t>
+              <a:t>Tommy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merlin</a:t>
+              <a:t>Cal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prenses Mononoke filminde Ashitaka'nın lanetinin kaynağı nedir?</a:t>
+              <a:t>Cooper'ın uzaya gitme amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,117 +17714,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karanlık bir gölge</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsanlık için yeni bir yuva bulmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yozlaşmış bir yaban domuzu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uzaylılarla tanışmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir orman tanrısı</a:t>
+              <a:t>Gezegenleri haritalamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demir Şehri'nin büyücüsü</a:t>
+              <a:t>Turistik gezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Studio Ghibli'nin kurucularından olan ünlü yönetmen kimdir?</a:t>
+              <a:t>Filmde zamanın yavaş akmasına ne sebep olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satoshi Kon</a:t>
+              <a:t>Dünya'nın dönüşü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Isao Takahata</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kara deliğin kütle çekimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayao Miyazaki</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Işık hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Makoto Shinkai</a:t>
+              <a:t>Uzay gemisinin motoru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küçük Deniz Kızı Ponyo filminde, Ponyo'nun gerçek adı nedir?</a:t>
+              <a:t>Interstellar filminde Cooper hangi gezegende zamanın çok hızlı geçtiğini fark eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lisa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Miller Gezegeni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fujimoto</a:t>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Brunhilde</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Plüton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sara</a:t>
+              <a:t>Satürn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruhların Kaçışı'nda Yubaba'nın işlettiği devasa hamamın adı nedir?</a:t>
+              <a:t>Filmde Cooper'ın fedakarlığı neyle ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yubaya</a:t>
+              <a:t>Yakıt tasarrufu yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kamiyya</a:t>
+              <a:t>Ailesine geri dönmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Onsenya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Veriyi göndermek için kendini feda etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aburaya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gemiyi onarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gökteki Kale (Laputa) filmindeki efsanevi uçan şehrin adı nedir?</a:t>
+              <a:t>Filmde kullanılan bilimsel danışman kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ghibli</a:t>
+              <a:t>Carl Sagan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sheeta</a:t>
+              <a:t>Stephen Hawking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laputa</a:t>
+              <a:t>Kip Thorne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nausicaa</a:t>
+              <a:t>Neil deGrasse Tyson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kiki'nin Kargo Servisi filminde Kiki'nin yanından ayırmadığı kedisinin adı nedir?</a:t>
+              <a:t>Cooper'ın kızı Murph büyüdüğünde hangi alanda uzmanlaşır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jiji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Biyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimi</a:t>
+              <a:t>Siyaset</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luna</a:t>
+              <a:t>Sanat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Teto</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fizik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüzgarlı Vadi (Nausicaä) filminde Nausicaä hangi dev yaratıklarla iletişim kurabilir?</a:t>
+              <a:t>Filmdeki 'ana gemi'nin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ohmu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Discovery</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>No-Face</a:t>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kodama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Endurance</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Totoro</a:t>
+              <a:t>Enterprise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruhların Kaçışı'nda Chihiro'ya yardım eden gizemli çocuğun adı nedir?</a:t>
+              <a:t>Filmde Cooper ve kızı arasındaki bağ nasıl ifade edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Boh</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşk ve zaman ötesi bir bağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeniba</a:t>
+              <a:t>E-posta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Haku</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mektuplar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kamaji</a:t>
+              <a:t>Video kayıtları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Studio Ghibli'nin logosunda hangi ünlü karakter yer almaktadır?</a:t>
+              <a:t>Joker filminde başrolü oynayan aktör kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ponyo</a:t>
+              <a:t>Jared Leto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Totoro</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Christian Bale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nausicaä</a:t>
+              <a:t>Heath Ledger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kiki</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Joaquin Phoenix</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MCU'nun ilk filmi olan ve 2008 yılında vizyona giren yapım hangisidir?</a:t>
+              <a:t>Joker karakterinin gerçek adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,117 +24401,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Iron Man</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jack Napier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Thor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arthur Fleck</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Captain America: The First Avenger</a:t>
+              <a:t>Bruce Wayne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Incredible Hulk</a:t>
+              <a:t>Harvey Dent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry Potter serisinin yazarı kimdir?</a:t>
+              <a:t>Titanic gemisi hangi buz kütlesine çarpmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>J.R.R. Tolkien</a:t>
+              <a:t>Buzul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stephen King</a:t>
+              <a:t>Buz kütlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,117 +25380,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>J.K. Rowling</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buz kütlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>George R.R. Martin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buz dağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thanos'un topladığı Sonsuzluk Taşları'ndan 'Zihin Taşı' hangi karakterin alnında bulunuyordu?</a:t>
+              <a:t>Film hangi kurgusal şehirde geçmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Loki</a:t>
+              <a:t>Central City</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,57 +26005,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vision</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metropolis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ultron</a:t>
+              <a:t>New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doctor Strange</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gotham City</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry'nin sahip olduğu baykuşun adı nedir?</a:t>
+              <a:t>Rose'un filmde taktığı meşhur mücevherin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hedwig</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Denizin İncisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Errol</a:t>
+              <a:t>Mavi Safir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pigwidgeon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okyanusun Kalbi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Crookshanks</a:t>
+              <a:t>Güneşin Taşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hogwarts'ın müdürü olan bilge büyücü kimdir?</a:t>
+              <a:t>Jack, Rose'u geminin neresinde kurtarmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sirius Black</a:t>
+              <a:t>Makine dairesinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,117 +27491,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Severus Snape</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kıç tarafında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Albus Dumbledore</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mutfakta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Remus Lupin</a:t>
+              <a:t>Güvertede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harry Potter'ın baş düşmanı kimdir?</a:t>
+              <a:t>Titanic gemisi hangi rotada yolculuk yapıyordu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Voldemort</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>New York - Londra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bellatrix Lestrange</a:t>
+              <a:t>Paris - New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Peter Pettigrew</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Southampton - New York</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lucius Malfoy</a:t>
+              <a:t>Londra - Sidney</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyücüler Quidditch oyununu neyin üzerinde oynarlar?</a:t>
+              <a:t>Titanic filminde Jack, Rose'un resmini nasıl çizmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halı</a:t>
+              <a:t>Pastel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karakalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazan</a:t>
+              <a:t>Yağlı boya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Süpürge</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Suluboya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gryffindor binasının sembolü olan hayvan nedir?</a:t>
+              <a:t>Titanic gemisi gerçek hayatta ne zaman batmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kartal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1912</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,111 +29726,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Porsuk</a:t>
+              <a:t>1910</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aslan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1914</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yılan</a:t>
+              <a:t>1918</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>