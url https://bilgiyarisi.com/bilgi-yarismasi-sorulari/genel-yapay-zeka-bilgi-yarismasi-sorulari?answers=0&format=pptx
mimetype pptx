--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir modelin eğitim verisindeki gürültüyü ve detayları ezberleyip yeni verilerde başarısız olması durumuna ne ad verilir?</a:t>
+              <a:t>Boston Dynamics firmasının ürettiği ünlü robot köpeğin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gradient Descent</a:t>
+              <a:t>Pick</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normalization</a:t>
+              <a:t>Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Overfitting</a:t>
+              <a:t>Spot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Underfitting</a:t>
+              <a:t>Handle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim sürecinde ağırlıkların güncellenme hızını belirleyen hiper-parametre hangisidir?</a:t>
+              <a:t>Robotik ve YZ birleşimi neyi mümkün kılar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batch Size</a:t>
+              <a:t>Tuğla örme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Activation</a:t>
+              <a:t>Tahta boyama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epoch</a:t>
+              <a:t>Eski yazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Learning Rate</a:t>
+              <a:t>Otonom hareket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi doğal dil işleme (NLP) modellerinde metinleri sayısal vektörlere dönüştürme yöntemidir?</a:t>
+              <a:t>Boston Dynamics robotları genellikle nasıl enerji kullanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gradient Descent</a:t>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Regularization</a:t>
+              <a:t>Odun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Softmax</a:t>
+              <a:t>Kömür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Word Embedding</a:t>
+              <a:t>Güneş rüzgarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri setini eğitim ve test olarak ayırmanın temel amacı nedir?</a:t>
+              <a:t>İnsansı robotlarda 'eklem' mekanizması neyi sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modelin genelleme başarısını ölçmek</a:t>
+              <a:t>Ses çıkarmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşlem hızını artırmak</a:t>
+              <a:t>Renk değiştirmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri boyutunu artırmak</a:t>
+              <a:t>Hareket kabiliyetini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim süresini kısaltmak</a:t>
+              <a:t>Veri silmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1950 yılında yayınlanan 'Computing Machinery and Intelligence' makalesinde bir makinenin zeki olup olmadığını anlamak için önerilen test hangisidir?</a:t>
+              <a:t>Bir robotun otonom olması ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turing Testi</a:t>
+              <a:t>Sadece durması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lovelace Testi</a:t>
+              <a:t>Uçabilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Winograd Şeması</a:t>
+              <a:t>Kendi kendine karar vermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CAPTCHA</a:t>
+              <a:t>Suda yüzmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1956 yılında düzenlenen ve 'Yapay Zeka' teriminin ilk kez resmi olarak kullanıldığı bilimsel toplantı hangisidir?</a:t>
+              <a:t>Robotların en büyük yardımcısı olan teknoloji nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MIT Yapay Zeka Sempozyumu</a:t>
+              <a:t>Kağıt kalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dartmouth Konferansı</a:t>
+              <a:t>Tahta kaşık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stanford Konferansı</a:t>
+              <a:t>Yapay zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deep Blue Zirvesi</a:t>
+              <a:t>Çamur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zekanın ilk yıllarında popüler olan, verilerin belirli kurallara göre işlendiği sistemlere ne ad verilir?</a:t>
+              <a:t>YZ kullanılarak yapılan sahte e-postalara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinir Ağları</a:t>
+              <a:t>Fatura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genetik Algoritmalar</a:t>
+              <a:t>Kargo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzman Sistemler (Expert Systems)</a:t>
+              <a:t>Phishing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derin Öğrenme</a:t>
+              <a:t>Haber</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1997 yılında dünya satranç şampiyonu Garry Kasparov'u mağlup eden IBM imzalı süper bilgisayar hangisidir?</a:t>
+              <a:t>Siber saldırganlar YZ'yi ne için kullanabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Watson</a:t>
+              <a:t>Hata ayıklama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AlphaGo</a:t>
+              <a:t>Kötü niyetli yazılım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Blue Gene</a:t>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deep Blue</a:t>
+              <a:t>Güvenliği artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay sinir ağlarında, verinin işlenmesi sırasında katmanlar arasındaki bağlantı ağırlıklarını güncellemek için kullanılan temel algoritma hangisidir?</a:t>
+              <a:t>YZ destekli bir saldırıyı durdurmak için ne gerekir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Linear Regression</a:t>
+              <a:t>YZ destekli savunma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Kablolu telefon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Decision Trees</a:t>
+              <a:t>Fiziksel kilit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backpropagation</a:t>
+              <a:t>Kağıt dosya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2012 yılında ImageNet yarışmasında derin öğrenmenin gücünü kanıtlayan ve modern yapay zeka dönemini başlatan model hangisidir?</a:t>
+              <a:t>Phishing saldırılarında en çok ne çalınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>VGG-16</a:t>
+              <a:t>Bilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Inception</a:t>
+              <a:t>Eşya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ResNet</a:t>
+              <a:t>Kıyafet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AlexNet</a:t>
+              <a:t>Meyve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google DeepMind tarafından geliştirilen ve Go oyununda dünya şampiyonunu yenen yapay zeka hangisidir?</a:t>
+              <a:t>Siber dünyada 'güvenlik duvarı' ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AlphaFold</a:t>
+              <a:t>Müzik dinletir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MuZero</a:t>
+              <a:t>Saldırıları engeller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AlphaGo</a:t>
+              <a:t>Oyun oynar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gemini</a:t>
+              <a:t>Yemek yapar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi denetimli (supervised) öğrenme algoritmasıdır?</a:t>
+              <a:t>Boston Dynamics'in geliştirdiği insansı robotun adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apriori</a:t>
+              <a:t>Stretch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Linear Regression</a:t>
+              <a:t>BigDog</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Principal Component Analysis</a:t>
+              <a:t>Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>K-Means</a:t>
+              <a:t>Spot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ChatGPT'nin temelini oluşturan 'Transformer' mimarisi ilk olarak hangi şirket tarafından yayınlanan makalede tanıtılmıştır?</a:t>
+              <a:t>YZ siber güvenlikte nasıl bir rol oynar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OpenAI</a:t>
+              <a:t>Tehdit oluşturur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meta</a:t>
+              <a:t>Sistemi yavaşlatır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google</a:t>
+              <a:t>Ekranı karartır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Microsoft</a:t>
+              <a:t>Tehditleri tespit eder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yapay zeka modelinin eğitim verisindeki kalıpları ezberleyip yeni verilerde başarısız olması durumuna ne ad verilir?</a:t>
+              <a:t>Phishing e-postaları genellikle nasıl görünür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Overfitting</a:t>
+              <a:t>Anlamsız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Underfitting</a:t>
+              <a:t>Boş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Data Augmentation</a:t>
+              <a:t>Çok karmaşık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gradient Descent</a:t>
+              <a:t>Gerçek gibi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ChatGPT'nin eğitilmesinde kullanılan, insan geri bildirimlerinden öğrenme tekniğinin kısaltması nedir?</a:t>
+              <a:t>Güvenli kalmak için ne yapmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NLP</a:t>
+              <a:t>Herkesle konuşmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GAN</a:t>
+              <a:t>Şifre paylaşmamalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RLHF</a:t>
+              <a:t>Linklere tıklamalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CNN</a:t>
+              <a:t>Ekranı paylaşmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin metinler arasındaki ilişkileri anlamak için kelimeleri sayısal vektörlere dönüştürdüğü yönteme ne denir?</a:t>
+              <a:t>YZ saldırıları ne kadar hızlıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backpropagation</a:t>
+              <a:t>Belirsiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokenization</a:t>
+              <a:t>Çok yavaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Word Embedding</a:t>
+              <a:t>Haftalar sürer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feature Engineering</a:t>
+              <a:t>Çok hızlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üretken yapay zeka (Generative AI) modellerinin, bir önceki kelimeye bakarak bir sonraki kelimeyi tahmin etme sürecine ne denir?</a:t>
+              <a:t>YZ'nin güvenlikteki en önemli özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Boyut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transfer Learning</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unsupervised Learning</a:t>
+              <a:t>Renklilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Autoregressive Generation</a:t>
+              <a:t>Ağırlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DALL-E modeli hangi teknoloji şirketi tarafından geliştirilmiştir?</a:t>
+              <a:t>Şüpheli linklere neden tıklanmamalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google</a:t>
+              <a:t>İnternet biter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Microsoft</a:t>
+              <a:t>Sistem güncellenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meta</a:t>
+              <a:t>Ekran donar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OpenAI</a:t>
+              <a:t>Virüs bulaşabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midjourney'de kullanıcıların komut girmek için kullandığı platform hangisidir?</a:t>
+              <a:t>YZ tabanlı savunma nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slack</a:t>
+              <a:t>Dışarıdan izleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telegram</a:t>
+              <a:t>Manuel takip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Discord</a:t>
+              <a:t>Akıllı koruma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>WhatsApp</a:t>
+              <a:t>Eski yöntem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin metinden görsel oluşturma sürecine ne ad verilir?</a:t>
+              <a:t>Siber saldırganlar neyi hedef alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Text-to-Image</a:t>
+              <a:t>Toprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natural Language Processing</a:t>
+              <a:t>Hava</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Data Mining</a:t>
+              <a:t>Veri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deep Learning</a:t>
+              <a:t>Işık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midjourney'de görselin oranını (en-boy) değiştirmek için kullanılan parametre hangisidir?</a:t>
+              <a:t>Güvenlik yazılımları YZ ile nasıl gelişir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>--s</a:t>
+              <a:t>Daha çok yer kaplar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>--v</a:t>
+              <a:t>Daha pahalı olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>--c</a:t>
+              <a:t>Daha akıllı olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>--ar</a:t>
+              <a:t>Daha karmaşıklaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zekaya verilen görsel oluşturma komutlarına genel olarak ne denir?</a:t>
+              <a:t>Bir modelin eğitim verisindeki gürültüyü ve detayları ezberleyip yeni verilerde başarısız olması durumuna ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Script</a:t>
+              <a:t>Gradient Descent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Algorithm</a:t>
+              <a:t>Normalization</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prompt</a:t>
+              <a:t>Overfitting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dataset</a:t>
+              <a:t>Underfitting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derin öğrenmede, bir katmandan diğerine aktarılan sinyalin şiddetini kontrol eden değerlere ne denir?</a:t>
+              <a:t>Robotik alanında 'insansı' robotlara ne isim verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epoch</a:t>
+              <a:t>Cyborg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Learning Rate</a:t>
+              <a:t>Android</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Weight (Ağırlık)</a:t>
+              <a:t>Humanoid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bias</a:t>
+              <a:t>Drone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stable Diffusion'ın en belirgin özelliği aşağıdakilerden hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi denetimli (supervised) öğrenme algoritmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece mobil cihazlarda çalışması</a:t>
+              <a:t>Apriori</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ücretli olması</a:t>
+              <a:t>Linear Regression</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece metin tabanlı olması</a:t>
+              <a:t>Principal Component Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açık kaynak kodlu olması</a:t>
+              <a:t>K-Means</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin görsel üretirken kullandığı ve gürültüden (noise) görüntü oluşturma tekniği nedir?</a:t>
+              <a:t>Derin öğrenmede, bir katmandan diğerine aktarılan sinyalin şiddetini kontrol eden değerlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Epoch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Generative Adversarial Networks (GAN)</a:t>
+              <a:t>Learning Rate</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Weight (Ağırlık)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diffusion Models</a:t>
+              <a:t>Bias</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DALL-E 3'ün önceki sürümlerine göre en büyük avantajı nedir?</a:t>
+              <a:t>Doğrusal olmayan (non-linear) problemleri çözmek için yapay sinir ağlarında kullanılan fonksiyonlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha düşük çözünürlük sunması</a:t>
+              <a:t>Activation Function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karmaşık komutları anlama yeteneğinin yüksek olması</a:t>
+              <a:t>Optimization</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece siyah beyaz üretim yapması</a:t>
+              <a:t>Backpropagation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı işlem yapması</a:t>
+              <a:t>Cost Function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midjourney'de üretilen görselin kalitesini artırmak veya değiştirmek için kullanılan 'Upscale' işlemi neyi ifade eder?</a:t>
+              <a:t>Eğitim verisinde etiketlerin bulunmadığı ve verideki gizli yapıların keşfedilmeye çalışıldığı yöntem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görseli video formatına dönüştürmeyi</a:t>
+              <a:t>Supervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görseli tamamen silmeyi</a:t>
+              <a:t>Transfer Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görselin renklerini tersine çevirmeyi</a:t>
+              <a:t>Unsupervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görselin çözünürlüğünü ve detayını artırmayı</a:t>
+              <a:t>Reinforcement Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üretken YZ modelleri eğitilirken kullanılan devasa veri setlerine ne denir?</a:t>
+              <a:t>Görüntü işleme projelerinde en yaygın kullanılan sinir ağı mimarisi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Processor</a:t>
+              <a:t>GAN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Training Data</a:t>
+              <a:t>RNN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cache</a:t>
+              <a:t>CNN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hardware</a:t>
+              <a:t>LSTM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görsel oluşturma modellerinde 'Negative Prompt' kullanmanın amacı nedir?</a:t>
+              <a:t>Veri setindeki özelliklerin (features) sayısını azaltarak modelin karmaşıklığını düşürme işlemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görselin boyutunu küçültmek</a:t>
+              <a:t>Dimensionality Reduction</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görseli daha karanlık yapmak</a:t>
+              <a:t>Feature Engineering</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zekayı durdurmak</a:t>
+              <a:t>Data Augmentation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görselde istemediğimiz unsurları belirtmek</a:t>
+              <a:t>Cross Validation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adobe'nin Photoshop içerisine entegre ettiği üretken dolgu aracı hangisidir?</a:t>
+              <a:t>Bir ajanın bir ortamda deneme-yanılma yoluyla ödül maksimizasyonu yapmasını hedefleyen öğrenme türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Illustrator</a:t>
+              <a:t>Reinforcement Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dimension</a:t>
+              <a:t>Semi-supervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lightroom</a:t>
+              <a:t>Supervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Firefly</a:t>
+              <a:t>Unsupervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin tıbbi görüntülerde (röntgen, MR) hastalık tespiti yaparken kullandığı temel teknoloji hangisidir?</a:t>
+              <a:t>Yapay sinir ağlarında hata oranını azaltmak için ağırlıkların geriye doğru güncellenmesi yöntemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Convolutional Neural Networks (CNN)</a:t>
+              <a:t>Pooling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natural Language Processing (NLP)</a:t>
+              <a:t>Dropout</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Feed Forward</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Blockchain</a:t>
+              <a:t>Backpropagation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi alan, yapay zekanın yeni molekülleri ve ilaç adaylarını geleneksel yöntemlerden çok daha hızlı keşfetmesini sağlar?</a:t>
+              <a:t>Eğitim sürecinde ağırlıkların güncellenme hızını belirleyen hiper-parametre hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hasta karşılama sistemleri</a:t>
+              <a:t>Batch Size</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektronik Sağlık Kayıtları</a:t>
+              <a:t>Activation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Drug Discovery (İlaç Keşfi)</a:t>
+              <a:t>Epoch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Robotik cerrahi</a:t>
+              <a:t>Learning Rate</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka destekli 'Precision Medicine' (Hassas Tıp) yaklaşımının temel amacı nedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi doğal dil işleme (NLP) modellerinde metinleri sayısal vektörlere dönüştürme yöntemidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hastane maliyetlerini artırmak</a:t>
+              <a:t>Gradient Descent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin genetik yapısına özel tedavi planı oluşturmak</a:t>
+              <a:t>Regularization</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doktor sayısını azaltmak</a:t>
+              <a:t>Softmax</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm hastalara aynı ilacı vermek</a:t>
+              <a:t>Word Embedding</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğrusal olmayan (non-linear) problemleri çözmek için yapay sinir ağlarında kullanılan fonksiyonlara ne denir?</a:t>
+              <a:t>Boston Dynamics merkezi hangi ülkede bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Activation Function</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Optimization</a:t>
+              <a:t>Güney Kore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backpropagation</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cost Function</a:t>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google DeepMind tarafından geliştirilen ve protein yapılarının 3D tahminini yaparak biyolojide devrim yaratan sistem hangisidir?</a:t>
+              <a:t>Veri setini eğitim ve test olarak ayırmanın temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AlphaFold</a:t>
+              <a:t>Modelin genelleme başarısını ölçmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siri</a:t>
+              <a:t>İşlem hızını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>IBM Watson</a:t>
+              <a:t>Veri boyutunu artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ChatGPT</a:t>
+              <a:t>Eğitim süresini kısaltmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim verisinde etiketlerin bulunmadığı ve verideki gizli yapıların keşfedilmeye çalışıldığı yöntem hangisidir?</a:t>
+              <a:t>İnsansı robotların en zorlandığı fiziksel hareket nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Ses kaydı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transfer Learning</a:t>
+              <a:t>Işık yakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unsupervised Learning</a:t>
+              <a:t>Veri depolamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Dengeyi korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görüntü işleme projelerinde en yaygın kullanılan sinir ağı mimarisi hangisidir?</a:t>
+              <a:t>Robotik kol teknolojisi en çok hangi alanda kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GAN</a:t>
+              <a:t>Otomobil fabrikaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RNN</a:t>
+              <a:t>Doğa yürüyüşleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CNN</a:t>
+              <a:t>Okul bahçeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LSTM</a:t>
+              <a:t>Kütüphaneler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri setindeki özelliklerin (features) sayısını azaltarak modelin karmaşıklığını düşürme işlemine ne denir?</a:t>
+              <a:t>Atlas robotunun en dikkat çekici yeteneği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dimensionality Reduction</a:t>
+              <a:t>Şiir yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feature Engineering</a:t>
+              <a:t>Yemek pişirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Data Augmentation</a:t>
+              <a:t>Akrobatik hareketler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cross Validation</a:t>
+              <a:t>Resim çizmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir ajanın bir ortamda deneme-yanılma yoluyla ödül maksimizasyonu yapmasını hedefleyen öğrenme türü nedir?</a:t>
+              <a:t>Robotik biliminde 'sensör' ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Ağırlık yapmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semi-supervised Learning</a:t>
+              <a:t>Sadece süs olmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Işık saçmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unsupervised Learning</a:t>
+              <a:t>Çevreyi algılamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay sinir ağlarında hata oranını azaltmak için ağırlıkların geriye doğru güncellenmesi yöntemine ne denir?</a:t>
+              <a:t>İnsansı robotların yüzleri genellikle neye benzer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pooling</a:t>
+              <a:t>Kutuya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dropout</a:t>
+              <a:t>İnsan yüzüne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feed Forward</a:t>
+              <a:t>Küreye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backpropagation</a:t>
+              <a:t>Üçgene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>