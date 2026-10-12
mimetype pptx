--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir modelin eğitim verisindeki gürültüyü ve detayları ezberleyip yeni verilerde başarısız olması durumuna ne ad verilir?</a:t>
+              <a:t>Boston Dynamics firmasının ürettiği ünlü robot köpeğin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gradient Descent</a:t>
+              <a:t>Pick</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normalization</a:t>
+              <a:t>Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Overfitting</a:t>
+              <a:t>Spot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Underfitting</a:t>
+              <a:t>Handle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim sürecinde ağırlıkların güncellenme hızını belirleyen hiper-parametre hangisidir?</a:t>
+              <a:t>Robotik ve YZ birleşimi neyi mümkün kılar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batch Size</a:t>
+              <a:t>Tuğla örme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Activation</a:t>
+              <a:t>Tahta boyama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epoch</a:t>
+              <a:t>Eski yazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Learning Rate</a:t>
+              <a:t>Otonom hareket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi doğal dil işleme (NLP) modellerinde metinleri sayısal vektörlere dönüştürme yöntemidir?</a:t>
+              <a:t>Boston Dynamics robotları genellikle nasıl enerji kullanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gradient Descent</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Elektrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Regularization</a:t>
+              <a:t>Odun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Softmax</a:t>
+              <a:t>Kömür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Word Embedding</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güneş rüzgarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri setini eğitim ve test olarak ayırmanın temel amacı nedir?</a:t>
+              <a:t>İnsansı robotlarda 'eklem' mekanizması neyi sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Modelin genelleme başarısını ölçmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ses çıkarmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşlem hızını artırmak</a:t>
+              <a:t>Renk değiştirmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Veri boyutunu artırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hareket kabiliyetini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim süresini kısaltmak</a:t>
+              <a:t>Veri silmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1950 yılında yayınlanan 'Computing Machinery and Intelligence' makalesinde bir makinenin zeki olup olmadığını anlamak için önerilen test hangisidir?</a:t>
+              <a:t>Bir robotun otonom olması ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Turing Testi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece durması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lovelace Testi</a:t>
+              <a:t>Uçabilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Winograd Şeması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kendi kendine karar vermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CAPTCHA</a:t>
+              <a:t>Suda yüzmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1956 yılında düzenlenen ve 'Yapay Zeka' teriminin ilk kez resmi olarak kullanıldığı bilimsel toplantı hangisidir?</a:t>
+              <a:t>Robotların en büyük yardımcısı olan teknoloji nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MIT Yapay Zeka Sempozyumu</a:t>
+              <a:t>Kağıt kalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,117 +4458,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dartmouth Konferansı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tahta kaşık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Stanford Konferansı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yapay zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deep Blue Zirvesi</a:t>
+              <a:t>Çamur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zekanın ilk yıllarında popüler olan, verilerin belirli kurallara göre işlendiği sistemlere ne ad verilir?</a:t>
+              <a:t>YZ kullanılarak yapılan sahte e-postalara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinir Ağları</a:t>
+              <a:t>Fatura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genetik Algoritmalar</a:t>
+              <a:t>Kargo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzman Sistemler (Expert Systems)</a:t>
+              <a:t>Phishing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derin Öğrenme</a:t>
+              <a:t>Haber</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1997 yılında dünya satranç şampiyonu Garry Kasparov'u mağlup eden IBM imzalı süper bilgisayar hangisidir?</a:t>
+              <a:t>Siber saldırganlar YZ'yi ne için kullanabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Watson</a:t>
+              <a:t>Hata ayıklama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>AlphaGo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kötü niyetli yazılım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Blue Gene</a:t>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deep Blue</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güvenliği artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay sinir ağlarında, verinin işlenmesi sırasında katmanlar arasındaki bağlantı ağırlıklarını güncellemek için kullanılan temel algoritma hangisidir?</a:t>
+              <a:t>YZ destekli bir saldırıyı durdurmak için ne gerekir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Linear Regression</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>YZ destekli savunma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Kablolu telefon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Decision Trees</a:t>
+              <a:t>Fiziksel kilit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Backpropagation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kağıt dosya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2012 yılında ImageNet yarışmasında derin öğrenmenin gücünü kanıtlayan ve modern yapay zeka dönemini başlatan model hangisidir?</a:t>
+              <a:t>Phishing saldırılarında en çok ne çalınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>VGG-16</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Inception</a:t>
+              <a:t>Eşya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ResNet</a:t>
+              <a:t>Kıyafet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>AlexNet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Meyve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google DeepMind tarafından geliştirilen ve Go oyununda dünya şampiyonunu yenen yapay zeka hangisidir?</a:t>
+              <a:t>Siber dünyada 'güvenlik duvarı' ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AlphaFold</a:t>
+              <a:t>Müzik dinletir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,117 +8173,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>MuZero</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Saldırıları engeller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>AlphaGo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oyun oynar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gemini</a:t>
+              <a:t>Yemek yapar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi denetimli (supervised) öğrenme algoritmasıdır?</a:t>
+              <a:t>Boston Dynamics'in geliştirdiği insansı robotun adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apriori</a:t>
+              <a:t>Stretch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,117 +8916,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Linear Regression</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>BigDog</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Principal Component Analysis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>K-Means</a:t>
+              <a:t>Spot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ChatGPT'nin temelini oluşturan 'Transformer' mimarisi ilk olarak hangi şirket tarafından yayınlanan makalede tanıtılmıştır?</a:t>
+              <a:t>YZ siber güvenlikte nasıl bir rol oynar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OpenAI</a:t>
+              <a:t>Tehdit oluşturur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meta</a:t>
+              <a:t>Sistemi yavaşlatır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Google</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekranı karartır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Microsoft</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tehditleri tespit eder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yapay zeka modelinin eğitim verisindeki kalıpları ezberleyip yeni verilerde başarısız olması durumuna ne ad verilir?</a:t>
+              <a:t>Phishing e-postaları genellikle nasıl görünür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Overfitting</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Anlamsız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Underfitting</a:t>
+              <a:t>Boş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Data Augmentation</a:t>
+              <a:t>Çok karmaşık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gradient Descent</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gerçek gibi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ChatGPT'nin eğitilmesinde kullanılan, insan geri bildirimlerinden öğrenme tekniğinin kısaltması nedir?</a:t>
+              <a:t>Güvenli kalmak için ne yapmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NLP</a:t>
+              <a:t>Herkesle konuşmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,117 +11145,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>GAN</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şifre paylaşmamalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>RLHF</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Linklere tıklamalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CNN</a:t>
+              <a:t>Ekranı paylaşmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin metinler arasındaki ilişkileri anlamak için kelimeleri sayısal vektörlere dönüştürdüğü yönteme ne denir?</a:t>
+              <a:t>YZ saldırıları ne kadar hızlıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Backpropagation</a:t>
+              <a:t>Belirsiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokenization</a:t>
+              <a:t>Çok yavaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Word Embedding</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Haftalar sürer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Feature Engineering</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok hızlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üretken yapay zeka (Generative AI) modellerinin, bir önceki kelimeye bakarak bir sonraki kelimeyi tahmin etme sürecine ne denir?</a:t>
+              <a:t>YZ'nin güvenlikteki en önemli özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Boyut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Transfer Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unsupervised Learning</a:t>
+              <a:t>Renklilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Autoregressive Generation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ağırlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DALL-E modeli hangi teknoloji şirketi tarafından geliştirilmiştir?</a:t>
+              <a:t>Şüpheli linklere neden tıklanmamalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google</a:t>
+              <a:t>İnternet biter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Microsoft</a:t>
+              <a:t>Sistem güncellenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meta</a:t>
+              <a:t>Ekran donar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OpenAI</a:t>
+              <a:t>Virüs bulaşabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midjourney'de kullanıcıların komut girmek için kullandığı platform hangisidir?</a:t>
+              <a:t>YZ tabanlı savunma nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slack</a:t>
+              <a:t>Dışarıdan izleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telegram</a:t>
+              <a:t>Manuel takip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Discord</a:t>
+              <a:t>Akıllı koruma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>WhatsApp</a:t>
+              <a:t>Eski yöntem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin metinden görsel oluşturma sürecine ne ad verilir?</a:t>
+              <a:t>Siber saldırganlar neyi hedef alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Text-to-Image</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natural Language Processing</a:t>
+              <a:t>Hava</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Data Mining</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Veri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deep Learning</a:t>
+              <a:t>Işık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midjourney'de görselin oranını (en-boy) değiştirmek için kullanılan parametre hangisidir?</a:t>
+              <a:t>Güvenlik yazılımları YZ ile nasıl gelişir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>--s</a:t>
+              <a:t>Daha çok yer kaplar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>--v</a:t>
+              <a:t>Daha pahalı olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>--c</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha akıllı olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>--ar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha karmaşıklaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zekaya verilen görsel oluşturma komutlarına genel olarak ne denir?</a:t>
+              <a:t>Bir modelin eğitim verisindeki gürültüyü ve detayları ezberleyip yeni verilerde başarısız olması durumuna ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Script</a:t>
+              <a:t>Gradient Descent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Algorithm</a:t>
+              <a:t>Normalization</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prompt</a:t>
+              <a:t>Overfitting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dataset</a:t>
+              <a:t>Underfitting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derin öğrenmede, bir katmandan diğerine aktarılan sinyalin şiddetini kontrol eden değerlere ne denir?</a:t>
+              <a:t>Robotik alanında 'insansı' robotlara ne isim verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epoch</a:t>
+              <a:t>Cyborg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Learning Rate</a:t>
+              <a:t>Android</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Weight (Ağırlık)</a:t>
+              <a:t>Humanoid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bias</a:t>
+              <a:t>Drone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stable Diffusion'ın en belirgin özelliği aşağıdakilerden hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi denetimli (supervised) öğrenme algoritmasıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece mobil cihazlarda çalışması</a:t>
+              <a:t>Apriori</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece ücretli olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Linear Regression</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece metin tabanlı olması</a:t>
+              <a:t>Principal Component Analysis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Açık kaynak kodlu olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>K-Means</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin görsel üretirken kullandığı ve gürültüden (noise) görüntü oluşturma tekniği nedir?</a:t>
+              <a:t>Derin öğrenmede, bir katmandan diğerine aktarılan sinyalin şiddetini kontrol eden değerlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Epoch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Generative Adversarial Networks (GAN)</a:t>
+              <a:t>Learning Rate</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,117 +18693,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Supervised Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Weight (Ağırlık)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diffusion Models</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bias</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DALL-E 3'ün önceki sürümlerine göre en büyük avantajı nedir?</a:t>
+              <a:t>Doğrusal olmayan (non-linear) problemleri çözmek için yapay sinir ağlarında kullanılan fonksiyonlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daha düşük çözünürlük sunması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Activation Function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karmaşık komutları anlama yeteneğinin yüksek olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Optimization</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece siyah beyaz üretim yapması</a:t>
+              <a:t>Backpropagation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı işlem yapması</a:t>
+              <a:t>Cost Function</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midjourney'de üretilen görselin kalitesini artırmak veya değiştirmek için kullanılan 'Upscale' işlemi neyi ifade eder?</a:t>
+              <a:t>Eğitim verisinde etiketlerin bulunmadığı ve verideki gizli yapıların keşfedilmeye çalışıldığı yöntem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görseli video formatına dönüştürmeyi</a:t>
+              <a:t>Supervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görseli tamamen silmeyi</a:t>
+              <a:t>Transfer Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görselin renklerini tersine çevirmeyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Unsupervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görselin çözünürlüğünü ve detayını artırmayı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Reinforcement Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üretken YZ modelleri eğitilirken kullanılan devasa veri setlerine ne denir?</a:t>
+              <a:t>Görüntü işleme projelerinde en yaygın kullanılan sinir ağı mimarisi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Processor</a:t>
+              <a:t>GAN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,117 +20804,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Training Data</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>RNN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cache</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>CNN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hardware</a:t>
+              <a:t>LSTM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görsel oluşturma modellerinde 'Negative Prompt' kullanmanın amacı nedir?</a:t>
+              <a:t>Veri setindeki özelliklerin (features) sayısını azaltarak modelin karmaşıklığını düşürme işlemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görselin boyutunu küçültmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dimensionality Reduction</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görseli daha karanlık yapmak</a:t>
+              <a:t>Feature Engineering</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zekayı durdurmak</a:t>
+              <a:t>Data Augmentation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görselde istemediğimiz unsurları belirtmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cross Validation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adobe'nin Photoshop içerisine entegre ettiği üretken dolgu aracı hangisidir?</a:t>
+              <a:t>Bir ajanın bir ortamda deneme-yanılma yoluyla ödül maksimizasyonu yapmasını hedefleyen öğrenme türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Illustrator</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Reinforcement Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dimension</a:t>
+              <a:t>Semi-supervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lightroom</a:t>
+              <a:t>Supervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Firefly</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Unsupervised Learning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka modellerinin tıbbi görüntülerde (röntgen, MR) hastalık tespiti yaparken kullandığı temel teknoloji hangisidir?</a:t>
+              <a:t>Yapay sinir ağlarında hata oranını azaltmak için ağırlıkların geriye doğru güncellenmesi yöntemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Convolutional Neural Networks (CNN)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pooling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natural Language Processing (NLP)</a:t>
+              <a:t>Dropout</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reinforcement Learning</a:t>
+              <a:t>Feed Forward</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Blockchain</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Backpropagation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi alan, yapay zekanın yeni molekülleri ve ilaç adaylarını geleneksel yöntemlerden çok daha hızlı keşfetmesini sağlar?</a:t>
+              <a:t>Eğitim sürecinde ağırlıkların güncellenme hızını belirleyen hiper-parametre hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hasta karşılama sistemleri</a:t>
+              <a:t>Batch Size</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektronik Sağlık Kayıtları</a:t>
+              <a:t>Activation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,117 +23894,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Drug Discovery (İlaç Keşfi)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Epoch</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Robotik cerrahi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Learning Rate</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay zeka destekli 'Precision Medicine' (Hassas Tıp) yaklaşımının temel amacı nedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi doğal dil işleme (NLP) modellerinde metinleri sayısal vektörlere dönüştürme yöntemidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hastane maliyetlerini artırmak</a:t>
+              <a:t>Gradient Descent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kişinin genetik yapısına özel tedavi planı oluşturmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Regularization</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doktor sayısını azaltmak</a:t>
+              <a:t>Softmax</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tüm hastalara aynı ilacı vermek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Word Embedding</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğrusal olmayan (non-linear) problemleri çözmek için yapay sinir ağlarında kullanılan fonksiyonlara ne denir?</a:t>
+              <a:t>Boston Dynamics merkezi hangi ülkede bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Activation Function</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Optimization</a:t>
+              <a:t>Güney Kore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Backpropagation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cost Function</a:t>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Google DeepMind tarafından geliştirilen ve protein yapılarının 3D tahminini yaparak biyolojide devrim yaratan sistem hangisidir?</a:t>
+              <a:t>Veri setini eğitim ve test olarak ayırmanın temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AlphaFold</a:t>
+              <a:t>Modelin genelleme başarısını ölçmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siri</a:t>
+              <a:t>İşlem hızını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>IBM Watson</a:t>
+              <a:t>Veri boyutunu artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ChatGPT</a:t>
+              <a:t>Eğitim süresini kısaltmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim verisinde etiketlerin bulunmadığı ve verideki gizli yapıların keşfedilmeye çalışıldığı yöntem hangisidir?</a:t>
+              <a:t>İnsansı robotların en zorlandığı fiziksel hareket nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Ses kaydı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transfer Learning</a:t>
+              <a:t>Işık yakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,117 +26866,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Unsupervised Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Veri depolamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reinforcement Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dengeyi korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Görüntü işleme projelerinde en yaygın kullanılan sinir ağı mimarisi hangisidir?</a:t>
+              <a:t>Robotik kol teknolojisi en çok hangi alanda kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>GAN</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Otomobil fabrikaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>RNN</a:t>
+              <a:t>Doğa yürüyüşleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>CNN</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okul bahçeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LSTM</a:t>
+              <a:t>Kütüphaneler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Veri setindeki özelliklerin (features) sayısını azaltarak modelin karmaşıklığını düşürme işlemine ne denir?</a:t>
+              <a:t>Atlas robotunun en dikkat çekici yeteneği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dimensionality Reduction</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şiir yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feature Engineering</a:t>
+              <a:t>Yemek pişirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Data Augmentation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akrobatik hareketler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cross Validation</a:t>
+              <a:t>Resim çizmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir ajanın bir ortamda deneme-yanılma yoluyla ödül maksimizasyonu yapmasını hedefleyen öğrenme türü nedir?</a:t>
+              <a:t>Robotik biliminde 'sensör' ne işe yarar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reinforcement Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ağırlık yapmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semi-supervised Learning</a:t>
+              <a:t>Sadece süs olmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Supervised Learning</a:t>
+              <a:t>Işık saçmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Unsupervised Learning</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çevreyi algılamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapay sinir ağlarında hata oranını azaltmak için ağırlıkların geriye doğru güncellenmesi yöntemine ne denir?</a:t>
+              <a:t>İnsansı robotların yüzleri genellikle neye benzer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pooling</a:t>
+              <a:t>Kutuya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dropout</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan yüzüne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Feed Forward</a:t>
+              <a:t>Küreye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Backpropagation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Üçgene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>