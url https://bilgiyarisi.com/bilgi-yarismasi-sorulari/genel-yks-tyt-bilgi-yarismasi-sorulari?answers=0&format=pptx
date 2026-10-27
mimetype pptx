--- v0 (2026-08-25)
+++ v1 (2026-10-27)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT açılımı nedir?</a:t>
+              <a:t>Son yıllarda TYT sınav süresine eklenen süre kaç dakikadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Yeterlilik Testi</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temel Yetenek Taraması</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplam Yetenek Testi</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temel Yeterlilik Testi</a:t>
+              <a:t>45</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavı hangi mevsimde yapılır?</a:t>
+              <a:t>YKS sınavlarında hangi tür kalem verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlkbahar</a:t>
+              <a:t>Tükenmez kalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonbahar</a:t>
+              <a:t>Kurşun kalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kış</a:t>
+              <a:t>Adayın getirmesi zorunlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaz</a:t>
+              <a:t>ÖSYM logolu set</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Fen Bilimleri testinde toplam kaç soru vardır?</a:t>
+              <a:t>Sınav sırasında tuvalet izni verilir mi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Sınav bitiminde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Sağlık raporu ile evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Sosyal Bilimler testinde coğrafya kaç sorudur?</a:t>
+              <a:t>YKS tercihlerinde 'sıralama' neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>Yerleşmeyi belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Puanı belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Katsayıyı belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Sınav ücretini belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT puanı kaç yıl süreyle geçerlidir?</a:t>
+              <a:t>Şehit ve gazi yakınları için sınav ücreti uygulaması nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 yıl</a:t>
+              <a:t>İndirimli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 yıl</a:t>
+              <a:t>Sadece başvuru ücreti ödenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süresiz</a:t>
+              <a:t>Ücretsizdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 yıl</a:t>
+              <a:t>Tam ücretli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavı genellikle hangi gün yapılır?</a:t>
+              <a:t>Sınav sonuçları açıklandığında itiraz süresi ne kadardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çarşamba</a:t>
+              <a:t>1 hafta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cuma</a:t>
+              <a:t>1 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumartesi</a:t>
+              <a:t>1 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pazartesi</a:t>
+              <a:t>3 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YKS'nin ilk oturumu hangisidir?</a:t>
+              <a:t>TYT açılımı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AYT</a:t>
+              <a:t>Türkiye Yeterlilik Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YDT</a:t>
+              <a:t>Temel Yetenek Taraması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT</a:t>
+              <a:t>Toplam Yetenek Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ALES</a:t>
+              <a:t>Temel Yeterlilik Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en zorlu sınavı olarak bilinen Çin'deki sınavın adı nedir?</a:t>
+              <a:t>TYT sınavında toplam kaç soru bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GRE</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TOEFL</a:t>
+              <a:t>80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gaokao</a:t>
+              <a:t>120</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SAT</a:t>
+              <a:t>150</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada en çok katılımcısı olan merkezi sınav sistemi hangi ülkededir?</a:t>
+              <a:t>TYT sınav süresi ne kadardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>180 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin</a:t>
+              <a:t>165 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>120 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD</a:t>
+              <a:t>135 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de sınav sistemine giren aday sayısı milyon bazında ortalama kaçtır?</a:t>
+              <a:t>TYT sınavında hangi ders yoktur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10 Milyon</a:t>
+              <a:t>İnkılap Tarihi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1-2 Milyon</a:t>
+              <a:t>Matematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3-4 Milyon</a:t>
+              <a:t>Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5-6 Milyon</a:t>
+              <a:t>Felsefe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyadaki en eski sınav sistemi hangi medeniyete dayanır?</a:t>
+              <a:t>TYT puanı YKS toplam puanının yüzde kaçını oluşturur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Çin</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısır</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavında toplam kaç soru bulunmaktadır?</a:t>
+              <a:t>TYT ve AYT sınavlarında artık hangi belge zorunlu değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Aşı kartı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80</a:t>
+              <a:t>Kimlik kartı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>120</a:t>
+              <a:t>Sınav giriş belgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>150</a:t>
+              <a:t>Sınav sonuç belgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de YKS tarihinin en yüksek katılımlı sınavı hangi yıla aittir?</a:t>
+              <a:t>TYT sınavı hangi kurum tarafından düzenlenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2015</a:t>
+              <a:t>YÖK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2020</a:t>
+              <a:t>ÖSYM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2021</a:t>
+              <a:t>MEB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2023</a:t>
+              <a:t>TÜBİTAK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'de üniversiteye girişte kullanılan temel sınav nedir?</a:t>
+              <a:t>TYT'de Matematik testinde kaç soru vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SAT</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GMAT</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gaokao</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en uzun süren sınav oturumu yaklaşık kaç saattir?</a:t>
+              <a:t>TYT'de Türkçe testinde kaç soru vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 saat</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8 saat</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 saat</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4 saat</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav güvenliği için kullanılan en yaygın teknoloji nedir?</a:t>
+              <a:t>TYT sınavına kimler başvurabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece imza</a:t>
+              <a:t>Herkes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü mülakat</a:t>
+              <a:t>Ortaöğretim mezunları ve son sınıf öğrencileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyometrik doğrulama</a:t>
+              <a:t>Sadece lise mezunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Posta yolu</a:t>
+              <a:t>Sadece üniversite öğrencileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav tarihinde Türkiye'de bir yılda sınava giren en fazla kişi sayısı kaçtır?</a:t>
+              <a:t>TYT sınavı hangi mevsimde yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 Milyon</a:t>
+              <a:t>İlkbahar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3.5 Milyon</a:t>
+              <a:t>Sonbahar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 Milyon</a:t>
+              <a:t>Kış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 Milyon</a:t>
+              <a:t>Yaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada 'En Zeki Öğrenciler' listesinde ilk sırada yer alan ülke hangisidir?</a:t>
+              <a:t>TYT'de Fen Bilimleri testinde toplam kaç soru vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Singapur</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meksika</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de sınav sonuçlarının açıklandığı platform hangisidir?</a:t>
+              <a:t>TYT'de Sosyal Bilimler testinde coğrafya kaç sorudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YÖK Atlas</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>E-devlet</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ÖSYM Sonuç</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB Bilgi</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada sınav sorularını hazırlayan kurumların ortak özelliği nedir?</a:t>
+              <a:t>TYT puanı kaç yıl süreyle geçerlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gizlilik</a:t>
+              <a:t>2 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıklık</a:t>
+              <a:t>3 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Süresiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reklam</a:t>
+              <a:t>1 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En çok tercih edilen üniversite sınavı türü nedir?</a:t>
+              <a:t>TYT sınavı genellikle hangi gün yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü mülakat</a:t>
+              <a:t>Çarşamba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı sınav</a:t>
+              <a:t>Cuma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çoktan seçmeli</a:t>
+              <a:t>Cumartesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portfolyo</a:t>
+              <a:t>Pazartesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YKS'de 500 tam puan alan öğrenci sayısı ortalama kaçtır?</a:t>
+              <a:t>YKS'nin ilk oturumu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>500-800</a:t>
+              <a:t>AYT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok az</a:t>
+              <a:t>YDT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100-300</a:t>
+              <a:t>TYT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1000+</a:t>
+              <a:t>ALES</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınav süresi ne kadardır?</a:t>
+              <a:t>YKS'de baraj puanı uygulaması kaldırıldı mı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>180 dakika</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>165 dakika</a:t>
+              <a:t>Sadece AYT'de kaldırıldı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>120 dakika</a:t>
+              <a:t>Sadece TYT'de kaldırıldı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>135 dakika</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada dijital sınav sistemine ilk geçen ülkelerden biri hangisidir?</a:t>
+              <a:t>Dünyanın en zorlu sınavı olarak bilinen Çin'deki sınavın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Estonya</a:t>
+              <a:t>GRE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hindistan</a:t>
+              <a:t>TOEFL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>Gaokao</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>SAT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'ye hazırlanmak günlük hayatta neyi geliştirir?</a:t>
+              <a:t>Dünyada en çok katılımcısı olan merkezi sınav sistemi hangi ülkededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zaman yönetimi</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dans etme</a:t>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim çizme</a:t>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek yapma</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav stresi ile başa çıkmak için en etkili yöntem nedir?</a:t>
+              <a:t>Türkiye'de sınav sistemine giren aday sayısı milyon bazında ortalama kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha az uyumak</a:t>
+              <a:t>10 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli oyun oynamak</a:t>
+              <a:t>1-2 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç çalışmamak</a:t>
+              <a:t>3-4 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli planlama</a:t>
+              <a:t>5-6 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT Türkçe soruları günlük hayatta hangi beceriyi ölçer?</a:t>
+              <a:t>Dünyadaki en eski sınav sistemi hangi medeniyete dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı dil</a:t>
+              <a:t>Antik Yunan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kod yazma</a:t>
+              <a:t>Antik Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ezber yapma</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuduğunu anlama</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli ders çalışma alışkanlığı ileride neyi sağlar?</a:t>
+              <a:t>Türkiye'de YKS tarihinin en yüksek katılımlı sınavı hangi yıla aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şans</a:t>
+              <a:t>2015</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Disiplin</a:t>
+              <a:t>2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dikkatsizlik</a:t>
+              <a:t>2021</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tembellik</a:t>
+              <a:t>2023</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav hazırlığında beslenmenin önemi nedir?</a:t>
+              <a:t>ABD'de üniversiteye girişte kullanılan temel sınav nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kilo aldırır</a:t>
+              <a:t>SAT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir önemi yoktur</a:t>
+              <a:t>TYT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınavı iptal ettirir</a:t>
+              <a:t>GMAT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Odaklanmayı artırır</a:t>
+              <a:t>Gaokao</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT Matematik günlük hayatta neyi çözmemize yardımcı olur?</a:t>
+              <a:t>Dünyanın en uzun süren sınav oturumu yaklaşık kaç saattir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava durumu</a:t>
+              <a:t>2 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trafik sorunları</a:t>
+              <a:t>8 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantıksal sorunlar</a:t>
+              <a:t>12 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal sorunlar</a:t>
+              <a:t>4 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav günü yapılacak en doğru şey nedir?</a:t>
+              <a:t>Sınav güvenliği için kullanılan en yaygın teknoloji nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç su içmemek</a:t>
+              <a:t>Sadece imza</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli tekrar yapmak</a:t>
+              <a:t>Sözlü mülakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakin kalmak</a:t>
+              <a:t>Biyometrik doğrulama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geç kalmak</a:t>
+              <a:t>Posta yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT Fen Bilimleri genel kültür açısından ne kazandırır?</a:t>
+              <a:t>Sınav tarihinde Türkiye'de bir yılda sınava giren en fazla kişi sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa bilinci</a:t>
+              <a:t>2 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi görüş</a:t>
+              <a:t>3.5 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moda bilgisi</a:t>
+              <a:t>5 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanat bilgisi</a:t>
+              <a:t>1 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav başarısı ne ile doğru orantılıdır?</a:t>
+              <a:t>Dünyada 'En Zeki Öğrenciler' listesinde ilk sırada yer alan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emek</a:t>
+              <a:t>Singapur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tahmin</a:t>
+              <a:t>Meksika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kopya</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şans</a:t>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavında hangi ders yoktur?</a:t>
+              <a:t>Sınav sonuçları genellikle hangi platformdan açıklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkılap Tarihi</a:t>
+              <a:t>sonuc.osym.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matematik</a:t>
+              <a:t>meb.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkçe</a:t>
+              <a:t>osym.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Felsefe</a:t>
+              <a:t>yok.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Sosyal Bilimler bilgisi neyi artırır?</a:t>
+              <a:t>Türkiye'de sınav sonuçlarının açıklandığı platform hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ezber</a:t>
+              <a:t>YÖK Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal farkındalık</a:t>
+              <a:t>E-devlet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>ÖSYM Sonuç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiziksel güç</a:t>
+              <a:t>MEB Bilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT puanı YKS toplam puanının yüzde kaçını oluşturur?</a:t>
+              <a:t>YKS başvurularını kaçırmak durumunda ne yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Sınava giremez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Geç başvuru gününde başvurulur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60</a:t>
+              <a:t>Özel izin istenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50</a:t>
+              <a:t>Bir sonraki sene beklenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavı hangi kurum tarafından düzenlenir?</a:t>
+              <a:t>Depremzede adaylar için kontenjan uygulaması var mı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YÖK</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ÖSYM</a:t>
+              <a:t>Sadece özel üniversitelerde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB</a:t>
+              <a:t>Sadece devlet üniversitelerinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TÜBİTAK</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Matematik testinde kaç soru vardır?</a:t>
+              <a:t>6 Şubat depremleri sonrası YKS için ne yapıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50</a:t>
+              <a:t>Konular azaltıldı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Tüm konular dahil edildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Sınav iptal edildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Sınav tarihi değiştirilmedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Türkçe testinde kaç soru vardır?</a:t>
+              <a:t>YKS yerleştirme sonuçları ne ile açıklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Posta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Televizyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>SMS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50</a:t>
+              <a:t>AİS sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavına kimler başvurabilir?</a:t>
+              <a:t>Yeni sınav sisteminde TYT sınav süresi toplam kaç dakikadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herkes</a:t>
+              <a:t>200</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortaöğretim mezunları ve son sınıf öğrencileri</a:t>
+              <a:t>135</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece lise mezunları</a:t>
+              <a:t>180</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece üniversite öğrencileri</a:t>
+              <a:t>165</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>