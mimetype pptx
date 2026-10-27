--- v0 (2026-08-25)
+++ v1 (2026-10-27)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT açılımı nedir?</a:t>
+              <a:t>Son yıllarda TYT sınav süresine eklenen süre kaç dakikadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye Yeterlilik Testi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temel Yetenek Taraması</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplam Yetenek Testi</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Temel Yeterlilik Testi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>45</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavı hangi mevsimde yapılır?</a:t>
+              <a:t>YKS sınavlarında hangi tür kalem verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlkbahar</a:t>
+              <a:t>Tükenmez kalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonbahar</a:t>
+              <a:t>Kurşun kalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kış</a:t>
+              <a:t>Adayın getirmesi zorunlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaz</a:t>
+              <a:t>ÖSYM logolu set</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Fen Bilimleri testinde toplam kaç soru vardır?</a:t>
+              <a:t>Sınav sırasında tuvalet izni verilir mi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,117 +2111,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>10</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>20</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Sınav bitiminde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Sağlık raporu ile evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Sosyal Bilimler testinde coğrafya kaç sorudur?</a:t>
+              <a:t>YKS tercihlerinde 'sıralama' neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,117 +2854,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>15</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yerleşmeyi belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,57 +2972,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>5</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Puanı belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Katsayıyı belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Sınav ücretini belirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT puanı kaç yıl süreyle geçerlidir?</a:t>
+              <a:t>Şehit ve gazi yakınları için sınav ücreti uygulaması nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 yıl</a:t>
+              <a:t>İndirimli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 yıl</a:t>
+              <a:t>Sadece başvuru ücreti ödenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Süresiz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ücretsizdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1 yıl</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tam ücretli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavı genellikle hangi gün yapılır?</a:t>
+              <a:t>Sınav sonuçları açıklandığında itiraz süresi ne kadardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çarşamba</a:t>
+              <a:t>1 hafta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cuma</a:t>
+              <a:t>1 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,117 +4576,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumartesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pazartesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YKS'nin ilk oturumu hangisidir?</a:t>
+              <a:t>TYT açılımı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AYT</a:t>
+              <a:t>Türkiye Yeterlilik Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YDT</a:t>
+              <a:t>Temel Yetenek Taraması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>TYT</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toplam Yetenek Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ALES</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Temel Yeterlilik Testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en zorlu sınavı olarak bilinen Çin'deki sınavın adı nedir?</a:t>
+              <a:t>TYT sınavında toplam kaç soru bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GRE</a:t>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TOEFL</a:t>
+              <a:t>80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gaokao</a:t>
+              <a:t>120</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SAT</a:t>
+              <a:t>150</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada en çok katılımcısı olan merkezi sınav sistemi hangi ülkededir?</a:t>
+              <a:t>TYT sınav süresi ne kadardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>180 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>165 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>120 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>ABD</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>135 dakika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de sınav sistemine giren aday sayısı milyon bazında ortalama kaçtır?</a:t>
+              <a:t>TYT sınavında hangi ders yoktur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,117 +7312,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>10 Milyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnkılap Tarihi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1-2 Milyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Matematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3-4 Milyon</a:t>
+              <a:t>Türkçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5-6 Milyon</a:t>
+              <a:t>Felsefe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyadaki en eski sınav sistemi hangi medeniyete dayanır?</a:t>
+              <a:t>TYT puanı YKS toplam puanının yüzde kaçını oluşturur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Çin</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısır</a:t>
+              <a:t>60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavında toplam kaç soru bulunmaktadır?</a:t>
+              <a:t>TYT ve AYT sınavlarında artık hangi belge zorunlu değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>100</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşı kartı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>80</a:t>
+              <a:t>Kimlik kartı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>120</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sınav giriş belgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>150</a:t>
+              <a:t>Sınav sonuç belgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de YKS tarihinin en yüksek katılımlı sınavı hangi yıla aittir?</a:t>
+              <a:t>TYT sınavı hangi kurum tarafından düzenlenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2015</a:t>
+              <a:t>YÖK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2020</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ÖSYM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2021</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>MEB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2023</a:t>
+              <a:t>TÜBİTAK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'de üniversiteye girişte kullanılan temel sınav nedir?</a:t>
+              <a:t>TYT'de Matematik testinde kaç soru vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>SAT</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GMAT</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gaokao</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en uzun süren sınav oturumu yaklaşık kaç saattir?</a:t>
+              <a:t>TYT'de Türkçe testinde kaç soru vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,117 +11027,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2 saat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>8 saat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 saat</a:t>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4 saat</a:t>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav güvenliği için kullanılan en yaygın teknoloji nedir?</a:t>
+              <a:t>TYT sınavına kimler başvurabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece imza</a:t>
+              <a:t>Herkes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,117 +11888,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sözlü mülakat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ortaöğretim mezunları ve son sınıf öğrencileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Biyometrik doğrulama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece lise mezunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Posta yolu</a:t>
+              <a:t>Sadece üniversite öğrencileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav tarihinde Türkiye'de bir yılda sınava giren en fazla kişi sayısı kaçtır?</a:t>
+              <a:t>TYT sınavı hangi mevsimde yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 Milyon</a:t>
+              <a:t>İlkbahar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>3.5 Milyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sonbahar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 Milyon</a:t>
+              <a:t>Kış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1 Milyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada 'En Zeki Öğrenciler' listesinde ilk sırada yer alan ülke hangisidir?</a:t>
+              <a:t>TYT'de Fen Bilimleri testinde toplam kaç soru vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,117 +13256,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Singapur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Meksika</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>30</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de sınav sonuçlarının açıklandığı platform hangisidir?</a:t>
+              <a:t>TYT'de Sosyal Bilimler testinde coğrafya kaç sorudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YÖK Atlas</a:t>
+              <a:t>15</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,117 +14117,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>E-devlet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>ÖSYM Sonuç</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>20</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB Bilgi</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada sınav sorularını hazırlayan kurumların ortak özelliği nedir?</a:t>
+              <a:t>TYT puanı kaç yıl süreyle geçerlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gizlilik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıklık</a:t>
+              <a:t>3 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Süresiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reklam</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En çok tercih edilen üniversite sınavı türü nedir?</a:t>
+              <a:t>TYT sınavı genellikle hangi gün yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü mülakat</a:t>
+              <a:t>Çarşamba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı sınav</a:t>
+              <a:t>Cuma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çoktan seçmeli</a:t>
+              <a:t>Cumartesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portfolyo</a:t>
+              <a:t>Pazartesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>YKS'de 500 tam puan alan öğrenci sayısı ortalama kaçtır?</a:t>
+              <a:t>YKS'nin ilk oturumu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>500-800</a:t>
+              <a:t>AYT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çok az</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>YDT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>100-300</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TYT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1000+</a:t>
+              <a:t>ALES</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınav süresi ne kadardır?</a:t>
+              <a:t>YKS'de baraj puanı uygulaması kaldırıldı mı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>180 dakika</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>165 dakika</a:t>
+              <a:t>Sadece AYT'de kaldırıldı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>120 dakika</a:t>
+              <a:t>Sadece TYT'de kaldırıldı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>135 dakika</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada dijital sınav sistemine ilk geçen ülkelerden biri hangisidir?</a:t>
+              <a:t>Dünyanın en zorlu sınavı olarak bilinen Çin'deki sınavın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Estonya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>GRE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hindistan</a:t>
+              <a:t>TOEFL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gaokao</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>SAT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'ye hazırlanmak günlük hayatta neyi geliştirir?</a:t>
+              <a:t>Dünyada en çok katılımcısı olan merkezi sınav sistemi hangi ülkededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,117 +18457,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zaman yönetimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dans etme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resim çizme</a:t>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek yapma</a:t>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav stresi ile başa çıkmak için en etkili yöntem nedir?</a:t>
+              <a:t>Türkiye'de sınav sistemine giren aday sayısı milyon bazında ortalama kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha az uyumak</a:t>
+              <a:t>10 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sürekli oyun oynamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1-2 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç çalışmamak</a:t>
+              <a:t>3-4 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Düzenli planlama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5-6 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT Türkçe soruları günlük hayatta hangi beceriyi ölçer?</a:t>
+              <a:t>Dünyadaki en eski sınav sistemi hangi medeniyete dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı dil</a:t>
+              <a:t>Antik Yunan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kod yazma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Antik Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ezber yapma</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Okuduğunu anlama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli ders çalışma alışkanlığı ileride neyi sağlar?</a:t>
+              <a:t>Türkiye'de YKS tarihinin en yüksek katılımlı sınavı hangi yıla aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şans</a:t>
+              <a:t>2015</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,117 +20804,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Disiplin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dikkatsizlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2021</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tembellik</a:t>
+              <a:t>2023</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav hazırlığında beslenmenin önemi nedir?</a:t>
+              <a:t>ABD'de üniversiteye girişte kullanılan temel sınav nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece kilo aldırır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>SAT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir önemi yoktur</a:t>
+              <a:t>TYT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınavı iptal ettirir</a:t>
+              <a:t>GMAT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Odaklanmayı artırır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gaokao</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT Matematik günlük hayatta neyi çözmemize yardımcı olur?</a:t>
+              <a:t>Dünyanın en uzun süren sınav oturumu yaklaşık kaç saattir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava durumu</a:t>
+              <a:t>2 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Trafik sorunları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>8 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mantıksal sorunlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygusal sorunlar</a:t>
+              <a:t>4 saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav günü yapılacak en doğru şey nedir?</a:t>
+              <a:t>Sınav güvenliği için kullanılan en yaygın teknoloji nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiç su içmemek</a:t>
+              <a:t>Sadece imza</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli tekrar yapmak</a:t>
+              <a:t>Sözlü mülakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakin kalmak</a:t>
+              <a:t>Biyometrik doğrulama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geç kalmak</a:t>
+              <a:t>Posta yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT Fen Bilimleri genel kültür açısından ne kazandırır?</a:t>
+              <a:t>Sınav tarihinde Türkiye'de bir yılda sınava giren en fazla kişi sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğa bilinci</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasi görüş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3.5 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moda bilgisi</a:t>
+              <a:t>5 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanat bilgisi</a:t>
+              <a:t>1 Milyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınav başarısı ne ile doğru orantılıdır?</a:t>
+              <a:t>Dünyada 'En Zeki Öğrenciler' listesinde ilk sırada yer alan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emek</a:t>
+              <a:t>Singapur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tahmin</a:t>
+              <a:t>Meksika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kopya</a:t>
+              <a:t>Brezilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şans</a:t>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavında hangi ders yoktur?</a:t>
+              <a:t>Sınav sonuçları genellikle hangi platformdan açıklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnkılap Tarihi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>sonuc.osym.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Matematik</a:t>
+              <a:t>meb.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkçe</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>osym.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Felsefe</a:t>
+              <a:t>yok.gov.tr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Sosyal Bilimler bilgisi neyi artırır?</a:t>
+              <a:t>Türkiye'de sınav sonuçlarının açıklandığı platform hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ezber</a:t>
+              <a:t>YÖK Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,117 +26005,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toplumsal farkındalık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>E-devlet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hız</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ÖSYM Sonuç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiziksel güç</a:t>
+              <a:t>MEB Bilgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT puanı YKS toplam puanının yüzde kaçını oluşturur?</a:t>
+              <a:t>YKS başvurularını kaçırmak durumunda ne yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Sınava giremez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40</a:t>
+              <a:t>Geç başvuru gününde başvurulur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60</a:t>
+              <a:t>Özel izin istenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50</a:t>
+              <a:t>Bir sonraki sene beklenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavı hangi kurum tarafından düzenlenir?</a:t>
+              <a:t>Depremzede adaylar için kontenjan uygulaması var mı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,117 +27373,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>YÖK</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>ÖSYM</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece özel üniversitelerde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MEB</a:t>
+              <a:t>Sadece devlet üniversitelerinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TÜBİTAK</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Matematik testinde kaç soru vardır?</a:t>
+              <a:t>6 Şubat depremleri sonrası YKS için ne yapıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>50</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Konular azaltıldı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>Tüm konular dahil edildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Sınav iptal edildi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>40</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sınav tarihi değiştirilmedi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT'de Türkçe testinde kaç soru vardır?</a:t>
+              <a:t>YKS yerleştirme sonuçları ne ile açıklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>40</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Posta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30</a:t>
+              <a:t>Televizyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20</a:t>
+              <a:t>SMS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>50</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>AİS sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TYT sınavına kimler başvurabilir?</a:t>
+              <a:t>Yeni sınav sisteminde TYT sınav süresi toplam kaç dakikadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,117 +29602,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Herkes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>200</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ortaöğretim mezunları ve son sınıf öğrencileri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>135</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece lise mezunları</a:t>
+              <a:t>180</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece üniversite öğrencileri</a:t>
+              <a:t>165</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>