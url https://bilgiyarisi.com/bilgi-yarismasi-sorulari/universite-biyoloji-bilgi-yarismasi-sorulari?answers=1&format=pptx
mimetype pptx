--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ökaryotik hücrelerde RNA Polimeraz II tarafından sentezlenen transkriptlerin 5' ucuna eklenen 'cap' yapısının temel işlevi nedir?</a:t>
+              <a:t>Hücrede protein sentezinin gerçekleştiği organel hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>mRNA'nın nükleazlardan korunması ve translasyonun başlatılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Golgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA polimerazın bağlanma bölgesini belirlemek</a:t>
+              <a:t>Mitokondri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İntronların birleştirilme sürecini durdurmak</a:t>
+              <a:t>Lizozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ribozomun çekirdek dışına çıkışını sağlamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Translasyon sırasında ribozomun A (aminoasil) bölgesine gelen yeni tRNA molekülünün antikodonu ile mRNA kodonu arasındaki etkileşim nerede gerçekleşir?</a:t>
+              <a:t>Kromozomların uç kısımlarındaki, yaşlanmayla kısalan DNA dizilerine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nükleolus içinde</a:t>
+              <a:t>Kinetokor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küçük ribozomal alt birimde</a:t>
+              <a:t>Telomer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polisom kompleksinde</a:t>
+              <a:t>Kromatid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük ribozomal alt birimde</a:t>
+              <a:t>Sentromer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wobble hipotezi, genetik kodun hangi özelliği ile doğrudan ilişkilidir?</a:t>
+              <a:t>İnsan genom projesinin en önemli sonucu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kodon-antikodon eşleşmesindeki esneklik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hücrenin ağırlığının bulunması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ribozomal proteinlerin sentezi</a:t>
+              <a:t>Tüm hastalıkların tedavisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İntronların ekzondan ayrılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan DNA dizisinin büyük oranda çözülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA'nın çift sarmal yapısı</a:t>
+              <a:t>Genetik klonlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transkripsiyon sırasında DNA'nın kalıp (template) olmayan ipliğine ne ad verilir?</a:t>
+              <a:t>Proteinlerin yapısını belirleyen temel faktör nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Promotör iplik</a:t>
+              <a:t>DNA miktarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kodlayan (sens) iplik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hücre boyutu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Okazaki parçası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amino asit dizilimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antisens iplik</a:t>
+              <a:t>Ribozom sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakterilerde antibiyotik direncine yol açan 'efflux pompaları' temel olarak hangi mekanizma ile çalışır?</a:t>
+              <a:t>Evrimsel olarak homolojik yapılar neyi gösterir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücre duvarı sentezini inhibe ederek</a:t>
+              <a:t>Benzer çevreye uyumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plazmid replikasyonunu durdurarak</a:t>
+              <a:t>Rastlantısal benzerliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ribozomlara bağlanmayı engelleyerek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ortak bir atadan gelmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Antibiyotiği hücre dışına aktif taşıma ile atarak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mutasyonları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beta-laktamaz enzimleri antibiyotik direncinde hangi yapıya doğrudan saldırır?</a:t>
+              <a:t>Hücre zarından madde geçişinde ATP harcanmayan yöntem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30S ribozomal alt birim</a:t>
+              <a:t>Aktif taşıma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,117 +4458,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Folik asit sentez yolu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Difüzyon (Pasif taşıma)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beta-laktam halkası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekzositoz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA giraz enzimi</a:t>
+              <a:t>Endositoz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gram-negatif bakterilerde dış membran geçirgenliğinin azalması, en çok hangi antibiyotik sınıfına karşı direnç oluşturur?</a:t>
+              <a:t>Bakteriyel genetik çeşitliliği artıran 'yatay gen transferi' neyi sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Makrolidler</a:t>
+              <a:t>Hücre duvarının kalınlaşmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbapenemler</a:t>
+              <a:t>Antibiyotik direncinin yayılmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rifampisinler</a:t>
+              <a:t>Fotosentezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glikopeptidler</a:t>
+              <a:t>Bakterinin ölmesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakterilerin yatay gen transferi ile antibiyotik direnci kazanmasında en yaygın rol oynayan yapı hangisidir?</a:t>
+              <a:t>Ökaryotik hücrelerde RNA Polimeraz II tarafından sentezlenen transkriptlerin 5' ucuna eklenen 'cap' yapısının temel işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kromozom</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>mRNA'nın nükleazlardan korunması ve translasyonun başlatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,111 +5950,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fimbria</a:t>
+              <a:t>DNA polimerazın bağlanma bölgesini belirlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,57 +6062,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Plazmid</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İntronların birleştirilme sürecini durdurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mezozom</a:t>
+              <a:t>Ribozomun çekirdek dışına çıkışını sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MRSA (Metisiline Dirençli Staphylococcus aureus) suşlarında görülen temel direnç mekanizması nedir?</a:t>
+              <a:t>Prokaryotik transkripsiyonda, RNA polimerazın promotör bölgesini tanımasını sağlayan özgül protein faktörü hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tetrasiklinin hücreye girişinin engellenmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sigma faktörü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakteriyel kapsül kalınlığının artırılması</a:t>
+              <a:t>TATA bağlayıcı protein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>PBP2a modifikasyonu ile hücre duvarı sentezinin devamı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rho faktörü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA girazın mutasyona uğrayarak inhibe olmaması</a:t>
+              <a:t>Elongasyon faktörü Tu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transpozonlar aracılığıyla direnç genlerinin bir bakteriden diğerine aktarılması süreci nasıl adlandırılır?</a:t>
+              <a:t>Translasyon sırasında peptidil transferaz aktivitesi hangi moleküler yapı tarafından gerçekleştirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konjugasyon</a:t>
+              <a:t>mRNA üzerindeki Shine-Dalgarno dizisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Transpozisyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aminoasil-tRNA sentetaz enzimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Transformasyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük ribozomal alt birimdeki 23S rRNA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transdüksiyon</a:t>
+              <a:t>Başlatıcı tRNA (fMet-tRNA)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vancomycin dirençli Enterococcus (VRE) suşlarında, ilacın hedefi olan hücre duvarı öncülündeki hangi amino asit değişikliği direnç sağlar?</a:t>
+              <a:t>Ökaryotlarda transkripsiyon sonrası gerçekleşen 'splicing' (ekleme) işleminde, intronların uzaklaştırılmasını sağlayan kompleks yapı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>D-Glu yerine L-Glu</a:t>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,117 +8173,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>L-Lys yerine L-Arg</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Spliceozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>D-Ala-D-Ala yerine D-Ala-D-Laktat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Peroksizom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>D-Ala yerine L-Ala</a:t>
+              <a:t>Proteozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Prokaryotik transkripsiyonda, RNA polimerazın promotör bölgesini tanımasını sağlayan özgül protein faktörü hangisidir?</a:t>
+              <a:t>DNA replikasyonunda 'yarı korunumlu' (semiconservative) model neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sigma faktörü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eski DNA'nın korunmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>TATA bağlayıcı protein</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yeni DNA'nın bir eski bir yeni zincirden oluşmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rho faktörü</a:t>
+              <a:t>Mutasyonlu DNA oluşmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elongasyon faktörü Tu</a:t>
+              <a:t>DNA'nın tamamen yeni oluşmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Florokinolonlar bakteride hangi enzimi hedef alarak DNA replikasyonunu durdurur?</a:t>
+              <a:t>Translasyonun sonlanma aşamasında (termination), 'stop' kodonlarını tanıyan ve polipeptit zincirinin serbest kalmasını sağlayan moleküller nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helikaz</a:t>
+              <a:t>Sinyal tanıma partikülleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA polimeraz I</a:t>
+              <a:t>Terminatör tRNA'lar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>DNA giraz ve Topoizomeraz IV</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şaperon proteinleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>RNA polimeraz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Release faktörleri (RF)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakterilerin 'persister' hücreler oluşturarak antibiyotiklere karşı fenotipik tolerans geliştirmesinin temel nedeni nedir?</a:t>
+              <a:t>Triptofan operonunda, triptofan seviyesi yüksek olduğunda transkripsiyonun durdurulması mekanizmasına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücrenin metabolik olarak inaktif veya yavaş olması</a:t>
+              <a:t>Atenüasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücre duvarında çok katmanlı peptidoglikan sentezi</a:t>
+              <a:t>Splicing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antibiyotik hedef proteinlerini eksprese etmeyi bırakmaları</a:t>
+              <a:t>Metilasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antibiyotiği parçalayan enzimleri dış ortama salgılamaları</a:t>
+              <a:t>İndüksiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aminoglikozidlerin bakteriyel ribozoma bağlanmasını engelleyen direnç mekanizması hangisidir?</a:t>
+              <a:t>Genetik kodun 'dejenere' olması ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ribozomal proteinlerin metilasyonu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birden fazla kodonun aynı amino asidi kodlayabilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Porin kanallarının kapatılması</a:t>
+              <a:t>Transkripsiyonun tersine çevrilebilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücre içi pH değerinin düşürülmesi</a:t>
+              <a:t>DNA'nın mutasyona karşı dayanıksız olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlacı modifiye eden enzimlerin (asetilasyon, fosforilasyon) üretimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir kodonun birden fazla amino asidi kodlaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakteriyel biyofilm tabakası antibiyotik direncine nasıl katkı sağlar?</a:t>
+              <a:t>Aminoasil-tRNA sentetaz enziminin temel görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakteriyel plazmidlerin parçalanmasını sağlayarak</a:t>
+              <a:t>DNA replikasyonunda hata düzeltmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oksijen seviyesini artırarak antibiyotik aktivitesini yok ederek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğru amino asidin uygun tRNA'ya yüklenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bakterilerin konjugasyon hızını azaltarak</a:t>
+              <a:t>tRNA'nın ribozomdan ayrılmasını sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Antibiyotiğin hücrelere penetrasyonunu fiziksel olarak engelleyerek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>mRNA'yı ribozoma taşımak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sulfonamidler ve trimetoprim kombinasyonu bakterilerde hangi yolu bloke eder?</a:t>
+              <a:t>Ökaryotik mRNA'nın 3' ucuna eklenen poli-A kuyruğunun (poly-A tail) temel işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Folik asit biyosentez yolu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Transkripsiyonun hızını belirlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücre zarı sentezi</a:t>
+              <a:t>DNA'nın histon proteinlerine sarılmasını sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Protein sentezi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>mRNA stabilitesini artırmak ve nükleer dışa aktarımı kolaylaştırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Krebs döngüsü</a:t>
+              <a:t>Ribozomun mRNA'ya ilk tutunma noktasını oluşturmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Presinaptik terminalde aksiyon potansiyelinin ulaşmasıyla kalsiyum kanallarının açılması, vezikül füzyonu için hangi protein kompleksinin (SNARE) tetiklenmesini sağlar?</a:t>
+              <a:t>Translasyon sırasında ribozomun A (aminoasil) bölgesine gelen yeni tRNA molekülünün antikodonu ile mRNA kodonu arasındaki etkileşim nerede gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dynein</a:t>
+              <a:t>Nükleolus içinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Clathrin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küçük ribozomal alt birimde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kinesin</a:t>
+              <a:t>Polisom kompleksinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Synaptotagmin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük ribozomal alt birimde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun süreli potansiyelizasyon (LTP) sürecinde, postsinaptik membranda AMPA reseptörlerinin yoğunluğunun artmasından sorumlu olan temel kinaz hangisidir?</a:t>
+              <a:t>Wobble hipotezi, genetik kodun hangi özelliği ile doğrudan ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,117 +13999,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Protein Kinaz A</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kodon-antikodon eşleşmesindeki esneklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>CaMKII</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ribozomal proteinlerin sentezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MAP Kinaz</a:t>
+              <a:t>İntronların ekzondan ayrılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Protein Kinaz G</a:t>
+              <a:t>DNA'nın çift sarmal yapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GABA-A reseptörleri üzerinden sinaptik inhibisyonu sağlayan mekanizma temel olarak hangi iyonun hücre içine geçişine dayanır?</a:t>
+              <a:t>Transkripsiyon sırasında DNA'nın kalıp (template) olmayan ipliğine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,117 +14742,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Klorür (Cl-)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Promotör iplik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sodyum (Na+)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kodlayan (sens) iplik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalsiyum (Ca2+)</a:t>
+              <a:t>Okazaki parçası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potasyum (K+)</a:t>
+              <a:t>Antisens iplik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyindeki 'ödül sistemi' içerisinde dopaminerjik nöronların en yoğun bulunduğu ve projeksiyon yaptığı ana yapı hangisidir?</a:t>
+              <a:t>Bakterilerde antibiyotik direncine yol açan 'efflux pompaları' temel olarak hangi mekanizma ile çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Talamus - Hipokampus</a:t>
+              <a:t>Hücre duvarı sentezini inhibe ederek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amigdala - Serebellum</a:t>
+              <a:t>Plazmid replikasyonunu durdurarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pons - Medulla</a:t>
+              <a:t>Ribozomlara bağlanmayı engelleyerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Substantia Nigra - Striatum</a:t>
+              <a:t>Antibiyotiği hücre dışına aktif taşıma ile atarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nörotransmitterlerin sinaptik aralıktan geri alımını (reuptake) engelleyen ilaçlar (örneğin SSRI'lar) hangi yapısal proteinleri hedef alır?</a:t>
+              <a:t>Beta-laktamaz enzimleri antibiyotik direncinde hangi yapıya doğrudan saldırır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyonotropik reseptör kanalları</a:t>
+              <a:t>30S ribozomal alt birim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Membran taşıyıcı proteinler (transporterlar)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Folik asit sentez yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>G-protein kenetli reseptörler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beta-laktam halkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voltaj kapılı kalsiyum kanalları</a:t>
+              <a:t>DNA giraz enzimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Translasyon sırasında peptidil transferaz aktivitesi hangi moleküler yapı tarafından gerçekleştirilir?</a:t>
+              <a:t>Doğal seçilimin temel mekanizması nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>mRNA üzerindeki Shine-Dalgarno dizisi</a:t>
+              <a:t>Güçlünün her zaman kazanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aminoasil-tRNA sentetaz enzimi</a:t>
+              <a:t>Mutasyonların her zaman iyi olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,117 +17207,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük ribozomal alt birimdeki 23S rRNA</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bireyin kendi çabasıyla değişmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Başlatıcı tRNA (fMet-tRNA)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çevreye en uyumlu olanın hayatta kalıp üremesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aksonal transportta, hücre gövdesinden sinaptik uca doğru (anterograd) gerçekleşen taşımada görev alan temel motor protein hangisidir?</a:t>
+              <a:t>Gram-negatif bakterilerde dış membran geçirgenliğinin azalması, en çok hangi antibiyotik sınıfına karşı direnç oluşturur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktin</a:t>
+              <a:t>Makrolidler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,117 +17832,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dynein</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karbapenemler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kinesin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rifampisinler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miyozin</a:t>
+              <a:t>Glikopeptidler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glutamatın postsinaptik membranda NMDA reseptörlerini aktive edebilmesi için öncelikle hangi iyon bloğunun kalkması gerekir?</a:t>
+              <a:t>Bakterilerin yatay gen transferi ile antibiyotik direnci kazanmasında en yaygın rol oynayan yapı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Klorür (Cl-)</a:t>
+              <a:t>Kromozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çinko (Zn2+)</a:t>
+              <a:t>Fimbria</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,117 +18693,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Potasyum (K+)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Plazmid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Magnezyum (Mg2+)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mezozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miyelin kılıfın kesintiye uğradığı 'Ranvier boğumlarında' aksiyon potansiyelinin hızlanmasını sağlayan temel kanal tipi hangisidir?</a:t>
+              <a:t>MRSA (Metisiline Dirençli Staphylococcus aureus) suşlarında görülen temel direnç mekanizması nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Potasyum sızıntı kanalları</a:t>
+              <a:t>Tetrasiklinin hücreye girişinin engellenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalsiyum ATPaz pompaları</a:t>
+              <a:t>Bakteriyel kapsül kalınlığının artırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,117 +19436,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ligand kapılı sodyum kanalları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>PBP2a modifikasyonu ile hücre duvarı sentezinin devamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Voltaj kapılı sodyum kanalları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>DNA girazın mutasyona uğrayarak inhibe olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyku-uyanıklık döngüsünün düzenlenmesinde ana merkez olan suprakiazmatik çekirdek (SCN) beynin hangi bölgesinde yer alır?</a:t>
+              <a:t>Transpozonlar aracılığıyla direnç genlerinin bir bakteriden diğerine aktarılması süreci nasıl adlandırılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bazal Ganglionlar</a:t>
+              <a:t>Konjugasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tegmentum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Transpozisyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epitalamus</a:t>
+              <a:t>Transformasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hipotalamus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Transdüksiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asetilkolinin sinaptik aralıkta yıkımından sorumlu olan enzim hangisidir?</a:t>
+              <a:t>Vancomycin dirençli Enterococcus (VRE) suşlarında, ilacın hedefi olan hücre duvarı öncülündeki hangi amino asit değişikliği direnç sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katekol-O-metiltransferaz</a:t>
+              <a:t>D-Glu yerine L-Glu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tirozin hidroksilaz</a:t>
+              <a:t>L-Lys yerine L-Arg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,117 +20922,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Monoamin oksidaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>D-Ala-D-Ala yerine D-Ala-D-Laktat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asetilkolinesteraz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>D-Ala yerine L-Ala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kan-beyin bariyerinin oluşumunda temel rol oynayan ve nöronlara destek sağlayan glial hücre tipi hangisidir?</a:t>
+              <a:t>Florokinolonlar bakteride hangi enzimi hedef alarak DNA replikasyonunu durdurur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mikroglialar</a:t>
+              <a:t>Helikaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Astrositler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>DNA polimeraz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oligodendrositler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>DNA giraz ve Topoizomeraz IV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ependimal hücreler</a:t>
+              <a:t>RNA polimeraz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan beyninde nöral kök hücre proliferasyonunun yetişkinlikte de devam ettiği bilinen iki ana bölge hangileridir?</a:t>
+              <a:t>Bakterilerin 'persister' hücreler oluşturarak antibiyotiklere karşı fenotipik tolerans geliştirmesinin temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oksipital lob ve Frontal lob</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hücrenin metabolik olarak inaktif veya yavaş olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serebellar korteks ve Pons</a:t>
+              <a:t>Hücre duvarında çok katmanlı peptidoglikan sentezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Subventriküler zon ve Hipokampus (Girus dentatus)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Antibiyotik hedef proteinlerini eksprese etmeyi bırakmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Talamus ve Hipotalamus</a:t>
+              <a:t>Antibiyotiği parçalayan enzimleri dış ortama salgılamaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kladistik analizlerde, ortak bir atadan gelen ve o atanın tüm torunlarını içeren gruplara ne ad verilir?</a:t>
+              <a:t>Aminoglikozidlerin bakteriyel ribozoma bağlanmasını engelleyen direnç mekanizması hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polifiletik grup</a:t>
+              <a:t>Ribozomal proteinlerin metilasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parafiletik grup</a:t>
+              <a:t>Porin kanallarının kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Homoplasik grup</a:t>
+              <a:t>Hücre içi pH değerinin düşürülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monofiletik grup</a:t>
+              <a:t>İlacı modifiye eden enzimlerin (asetilasyon, fosforilasyon) üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türleşme sürecinde coğrafi bir bariyer olmaksızın, popülasyonların farklı nişleri kullanmasıyla meydana gelen türleşme tipi hangisidir?</a:t>
+              <a:t>Bakteriyel biyofilm tabakası antibiyotik direncine nasıl katkı sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parapatrik türleşme</a:t>
+              <a:t>Bakteriyel plazmidlerin parçalanmasını sağlayarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Allopatrik türleşme</a:t>
+              <a:t>Oksijen seviyesini artırarak antibiyotik aktivitesini yok ederek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,117 +23894,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sempatrik türleşme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bakterilerin konjugasyon hızını azaltarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Peripatrik türleşme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Antibiyotiğin hücrelere penetrasyonunu fiziksel olarak engelleyerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moleküler saat hipotezine göre, iki soy hattı arasındaki genetik uzaklık ile ilgili temel varsayım nedir?</a:t>
+              <a:t>Sulfonamidler ve trimetoprim kombinasyonu bakterilerde hangi yolu bloke eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğal seçilimin moleküler düzeyde durması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Folik asit biyosentez yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genetik sürüklenmenin mutasyonu baskılaması</a:t>
+              <a:t>Hücre zarı sentezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gen akışının mutasyon hızını artırması</a:t>
+              <a:t>Protein sentezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mutasyon oranlarının zaman içinde sabit kalması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Krebs döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ökaryotlarda transkripsiyon sonrası gerçekleşen 'splicing' (ekleme) işleminde, intronların uzaklaştırılmasını sağlayan kompleks yapı nedir?</a:t>
+              <a:t>Bakteri hücresinde çekirdek (nükleus) bulunur mu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ribozom</a:t>
+              <a:t>Sadece spor halindeyken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spliceozom</a:t>
+              <a:t>Hayır, çekirdek zarı yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peroksizom</a:t>
+              <a:t>Sadece bölünürken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Proteozom</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Homolog karakterlerin evrimsel olarak birbirinden bağımsız geliştiği ancak benzer işlevler kazandığı durum nedir?</a:t>
+              <a:t>Presinaptik terminalde aksiyon potansiyelinin ulaşmasıyla kalsiyum kanallarının açılması, vezikül füzyonu için hangi protein kompleksinin (SNARE) tetiklenmesini sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adaptif radyasyon</a:t>
+              <a:t>Dynein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divergent (ıraksak) evrim</a:t>
+              <a:t>Clathrin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortak ata</a:t>
+              <a:t>Kinesin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konvergent (yakınsak) evrim</a:t>
+              <a:t>Synaptotagmin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Translasyonun sonlanma aşamasında (termination), 'stop' kodonlarını tanıyan ve polipeptit zincirinin serbest kalmasını sağlayan moleküller nelerdir?</a:t>
+              <a:t>Antikorlar hangi tip beyaz kan hücresi tarafından üretilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinyal tanıma partikülleri</a:t>
+              <a:t>Makrofajlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Terminatör tRNA'lar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>B lenfositler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şaperon proteinleri</a:t>
+              <a:t>Nötrofiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Release faktörleri (RF)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>T lenfositler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Triptofan operonunda, triptofan seviyesi yüksek olduğunda transkripsiyonun durdurulması mekanizmasına ne ad verilir?</a:t>
+              <a:t>DNA dizisindeki üçlü nükleotid gruplarına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atenüasyon</a:t>
+              <a:t>Kodon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Splicing</a:t>
+              <a:t>Antikodon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metilasyon</a:t>
+              <a:t>Gen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndüksiyon</a:t>
+              <a:t>Protein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genetik kodun 'dejenere' olması ne anlama gelir?</a:t>
+              <a:t>Hücrenin ATP üretim merkezi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birden fazla kodonun aynı amino asidi kodlayabilmesi</a:t>
+              <a:t>Mitokondri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transkripsiyonun tersine çevrilebilmesi</a:t>
+              <a:t>Peroksizom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA'nın mutasyona karşı dayanıksız olması</a:t>
+              <a:t>Endoplazmik retikulum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kodonun birden fazla amino asidi kodlaması</a:t>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aminoasil-tRNA sentetaz enziminin temel görevi nedir?</a:t>
+              <a:t>Biyolojik sistemlerde 'homeostazi' ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA replikasyonunda hata düzeltmek</a:t>
+              <a:t>Hücre bölünmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,57 +28977,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğru amino asidin uygun tRNA'ya yüklenmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>DNA hasarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>tRNA'nın ribozomdan ayrılmasını sağlamak</a:t>
+              <a:t>Enerji üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>mRNA'yı ribozoma taşımak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İç dengenin korunması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ökaryotik mRNA'nın 3' ucuna eklenen poli-A kuyruğunun (poly-A tail) temel işlevi nedir?</a:t>
+              <a:t>Virüsler neden 'zorunlu hücre içi paraziti' olarak adlandırılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transkripsiyonun hızını belirlemek</a:t>
+              <a:t>Sadece RNA taşıdıkları için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA'nın histon proteinlerine sarılmasını sağlamak</a:t>
+              <a:t>Çok hızlı mutasyona uğradıkları için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>mRNA stabilitesini artırmak ve nükleer dışa aktarımı kolaylaştırmak</a:t>
+              <a:t>Kendi metabolizmaları olmadığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ribozomun mRNA'ya ilk tutunma noktasını oluşturmak</a:t>
+              <a:t>Çok küçük oldukları için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>