--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatı tarihi dönemlere ayrılırken temel alınan ölçütler arasında aşağıdakilerden hangisi en belirleyicidir?</a:t>
+              <a:t>İslamiyet öncesi Türk edebiyatında, ölen kişinin ardından söylenen yas şiirlerine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kullanılan yazı tipi ve alfabe değişimi</a:t>
+              <a:t>Sav</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kültürel değişimler, din ve dil anlayışı</a:t>
+              <a:t>Koşuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Padişahların edebi eserlere ilgisi</a:t>
+              <a:t>Sır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafi sınırların genişlemesi</a:t>
+              <a:t>Sagu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi romanında 'Bireyin İç Dünyasını Esas Alan' eserlerin temel odağı nedir?</a:t>
+              <a:t>Dede Korkut Hikayeleri'ndeki 'Dede Korkut' figürü nasıl bir role sahiptir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nın askeri başarıları</a:t>
+              <a:t>Bir savaşçı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınıfsal çatışmalar ve ekonomik yapı</a:t>
+              <a:t>Bir hükümdar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Psikolojik derinlik ve insanın yalnızlığı</a:t>
+              <a:t>Bir din adamı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Köyden kente göçün yarattığı sorunlar</a:t>
+              <a:t>Bilge bir ozan ve yol gösterici</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun tarihsel gelişiminde Geleneksel Türk Tiyatrosu ile Batılı tiyatronun sentezlenmesi süreci nasıl tanımlanır?</a:t>
+              <a:t>Manas Destanı hangi topluluğun milli destanı kabul edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanzimat'tan itibaren başlayan modernleşme çabası</a:t>
+              <a:t>Kazak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece saray tiyatrolarının kapatılması</a:t>
+              <a:t>Başkurt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü geleneğin tamamen terk edilmesi</a:t>
+              <a:t>Tatar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı oyunların çevrilmemesi</a:t>
+              <a:t>Kırgız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postmodern Türk romanında 'üstkurmaca' tekniğinin işlevi nedir?</a:t>
+              <a:t>Türklerin İslamiyet'i kabulünden sonraki ilk edebi ürünler hangi lehçeyle yazılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçekliği tarihsel belgelerle kanıtlamak</a:t>
+              <a:t>Kıpçak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazarın metni kurgulama sürecini metne dahil etmesi</a:t>
+              <a:t>Oğuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal mesajları doğrudan vermek</a:t>
+              <a:t>Hakaniye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuru olay örgüsünden tamamen koparmak</a:t>
+              <a:t>Çağatay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatında kadın yazarların özellikle 1980 sonrası dönemde ele aldıkları temel temalar nelerdir?</a:t>
+              <a:t>Şu Destanı hangi Türk boyuna aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyselleşme, toplumsal cinsiyet ve kimlik</a:t>
+              <a:t>Uygur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyaset dışı kalma ve tarafsızlık</a:t>
+              <a:t>Saka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece klasik edebiyatın yeniden yazımı</a:t>
+              <a:t>Göktürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ev içi yaşam ve çocuk bakımı</a:t>
+              <a:t>Hun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diaspora Türk edebiyatının temel karakteristik özelliği nedir?</a:t>
+              <a:t>Irk Bitig adlı eser hangi alfabeyle yazılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini metinlerin batıya tanıtılması</a:t>
+              <a:t>Uygur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edebi türlerin tamamen reddedilmesi</a:t>
+              <a:t>Soğd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Türkçe dilinde üretim yapma zorunluluğu</a:t>
+              <a:t>Göktürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anavatan ile aidiyet ve yabancılaşma ikilemi</a:t>
+              <a:t>Arap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhan Pamuk'un Nobel Edebiyat Ödülü'nü almasının Türk edebiyatı üzerindeki küresel etkisi nedir?</a:t>
+              <a:t>İslamiyet öncesi Türk edebiyatında 'koşuk' nazım biçimi en çok hangi konuda söylenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çevirilerin tamamen durdurulması</a:t>
+              <a:t>Din</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatının dünya edebiyatı kanonuna girmesi</a:t>
+              <a:t>Felsefe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diğer yazarların ödül almasının yasaklanması</a:t>
+              <a:t>Doğa ve av</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yalnızca yerel konuların işlenmesinin zorunlu olması</a:t>
+              <a:t>Aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuad Köprülü'nün 'Türk Edebiyatı Tarihi' metodolojisinde, Türk edebiyatının dönemlere ayrılmasında temel aldığı belirleyici unsur nedir?</a:t>
+              <a:t>Türk edebiyatı tarihi dönemlere ayrılırken temel alınan ölçütler arasında aşağıdakilerden hangisi en belirleyicidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dil ve üslup özellikleri</a:t>
+              <a:t>Kullanılan yazı tipi ve alfabe değişimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini inanış değişimleri</a:t>
+              <a:t>Kültürel değişimler, din ve dil anlayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi ve toplumsal değişimler</a:t>
+              <a:t>Padişahların edebi eserlere ilgisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafi yerleşim alanları</a:t>
+              <a:t>Coğrafi sınırların genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü edebiyat geleneğinde 'koşuk' ve 'sagu' türlerinin daha sonraki dönemlerdeki karşılıkları sırasıyla hangileridir?</a:t>
+              <a:t>Sözlü edebiyat geleneği içerisinde yer alan destanlarda 'doğaüstü güçler' ve 'olağanüstü olaylar' neyi simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşma ve Ağıt</a:t>
+              <a:t>Bireysel yaratıcılığın ön plana çıkarılmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Semai ve Mersiye</a:t>
+              <a:t>Sadece düşman unsurların kötülenmesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mani ve Destan</a:t>
+              <a:t>Toplumsal hafızanın mitolojik inşasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gazel ve Kaside</a:t>
+              <a:t>Ekonomik refah düzeyinin yansıtılmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatında 'nazire' geleneğinin temel amacı nedir?</a:t>
+              <a:t>Divan edebiyatında 'mazmun' kavramı ile kastedilen temel özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir şairin üslubunu taklit ederek onunla edebi bir rekabete girmek</a:t>
+              <a:t>Kalıplaşmış, gelenekselleşmiş mecazlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal eleştiriyi divan şiirinin kalıpları içinde sunmak</a:t>
+              <a:t>Halk dilinden alınan günlük ifadeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk edebiyatından alınan temaları yüksek zümre diline aktarmak</a:t>
+              <a:t>Gerçekçi ve gözleme dayalı tasvirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski metinleri güncel Türkçeye uyarlayarak korumak</a:t>
+              <a:t>Bireysel ve özgün duyguların dışavurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuzuli'nin 'Su Kasidesi' adlı eserinde, klasik Divan edebiyatı estetiği ile tasavvufi derinlik nasıl birleştirilmiştir?</a:t>
+              <a:t>Fuzuli'nin 'Su Kasidesi'nde kullandığı dil ve üslup, şairin hangi yönünü en belirgin şekilde ortaya koyar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dili sadeleştirip halka hitap eden bir didaktizmle</a:t>
+              <a:t>Halkın günlük dilini kullanma arzusunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi eleştirileri alegorik bir dille sunarak</a:t>
+              <a:t>Siyasi eleştiri yapma yeteneğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğa tasvirlerini merkeze alarak realist bir bakışla</a:t>
+              <a:t>Tasavvufi aşk anlayışı ile lirik anlatımını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşkın beşeri ve ilahi boyutunu Peygamber sevgisi etrafında işleyerek</a:t>
+              <a:t>Batılı tarzda nazım biçimleri denemesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü edebiyat geleneği içerisinde yer alan destanlarda 'doğaüstü güçler' ve 'olağanüstü olaylar' neyi simgeler?</a:t>
+              <a:t>Alp Er Tunga Destanı hangi Türk boyuna aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel yaratıcılığın ön plana çıkarılmasını</a:t>
+              <a:t>Göktürk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece düşman unsurların kötülenmesini</a:t>
+              <a:t>Uygur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal hafızanın mitolojik inşasını</a:t>
+              <a:t>Saka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik refah düzeyinin yansıtılmasını</a:t>
+              <a:t>Hun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşık tarzı halk edebiyatında 'makam' ve 'icra' açısından en belirgin özellik nedir?</a:t>
+              <a:t>Halk edebiyatında 'aşık tarzı' şiirin biçimsel özelliklerini belirleyen en temel unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belirli bir ölçü ve kafiye düzeni olmaması</a:t>
+              <a:t>Aruz vezninin katı kuralları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazılı metne mutlak bağlılık</a:t>
+              <a:t>Yabancı kökenli tamlamaların yoğunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağlama eşliğinde doğaçlama yeteneğinin önemi</a:t>
+              <a:t>Sadece dini temaların işlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arapça ve Farsça terkiplerin yoğun kullanımı</a:t>
+              <a:t>Hece ölçüsü ve dörtlük nazım birimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanzimat dönemi edebiyatında 'tercüme-i hal' (biyografi) türünün gelişimi, Batılılaşma süreciyle nasıl bir ilişki içindedir?</a:t>
+              <a:t>Tanzimat edebiyatında Batılılaşma süreci, edebiyata ilk olarak hangi türün girişiyle somutluk kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel menakıpnameleri doğrudan kopyalayarak</a:t>
+              <a:t>Epik şiir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişisel farkındalık ve birey odaklı modern anlatının inşasıyla</a:t>
+              <a:t>Roman ve gazete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece devlet adamlarının hayatını yüceltme amacıyla</a:t>
+              <a:t>Halk hikayesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edebi türlerin dışlanması ve sadece tarihe yönelerek</a:t>
+              <a:t>Tasavvufi mesnevi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servet-i Fünun dönemi şiirinde 'parnasizm' etkisinin en belirgin göstergesi nedir?</a:t>
+              <a:t>Servet-i Fünun şiirinde 'sanat için sanat' anlayışının hakim olmasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal sorunlara duyarlı bir dil kullanımı</a:t>
+              <a:t>Toplumsal sorunların çözülmüş olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hece ölçüsünün mutlak hakimiyeti</a:t>
+              <a:t>Yabancı dil öğreniminin yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzikaliteye önem veren, tablo gibi betimleyici şiir anlayışı</a:t>
+              <a:t>Dönemin siyasi baskısı ve estetik kaçış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk dilini şiire dahil etme çabası</a:t>
+              <a:t>Halkın edebiyata olan ilgisizliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Edebiyat akımında 'Yeni Lisan' hareketinin Türkçülük ideolojisiyle kurduğu bağ hangisidir?</a:t>
+              <a:t>Milli Edebiyat akımının dil anlayışı, Türkçülük fikriyle birleşerek hangi temel hedefe yönelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatı nazım biçimlerinin korunması</a:t>
+              <a:t>Sadece destansı türlerin üretilmesine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlıca kelimelerin artırılması</a:t>
+              <a:t>Arapça ve Farsçanın zorunlu kılınmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dilde sadeleşmenin ulusal kimliğin bir parçası olarak görülmesi</a:t>
+              <a:t>Konuşma dilinin yazı diline yaklaştırılmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı dil eğitiminin tamamen yasaklanması</a:t>
+              <a:t>Osmanlıcanın bilim dili olarak korunmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışını benimseyen şairlerin temel estetik kaygısı nedir?</a:t>
+              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışının (Öz Şiir) temel estetik ilkesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest nazmı reddederek sadece aruz ölçüsünü savunmak</a:t>
+              <a:t>Şiiri siyasi bir araç olarak kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiiri siyasi propaganda aracı olarak kullanmak</a:t>
+              <a:t>Şiirde musiki, imge ve biçim mükemmelliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiirde anlamı ikinci plana atıp estetik haz ve biçim mükemmelliğini öne çıkarmak</a:t>
+              <a:t>Toplumsal gerçekçilikle sınırlı kalmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halkın sorunlarını epik bir dille anlatmak</a:t>
+              <a:t>Geleneksel halk şiirini birebir taklit etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi romanında 'köy romancılığı' geleneğinin başlattığı temel toplumsal tartışma nedir?</a:t>
+              <a:t>Cumhuriyet dönemi romanında 'Bireyin İç Dünyasını Esas Alan' eserlerin temel odağı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireyin iç dünyasının dış dünyadan tamamen koparılması</a:t>
+              <a:t>Kurtuluş Savaşı'nın askeri başarıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romanlarda sadece fantastik unsurların kullanılması</a:t>
+              <a:t>Sınıfsal çatışmalar ve ekonomik yapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi olayların mitolojik bir dille yeniden kurgulanması</a:t>
+              <a:t>Psikolojik derinlik ve insanın yalnızlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehirli entelektüelin köye bakışı ve köylü sorunlarının gerçekçi temsili</a:t>
+              <a:t>Köyden kente göçün yarattığı sorunlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk tiyatrosunun Tanzimat'tan Cumhuriyet'e geçişinde 'Geleneksel Türk Tiyatrosu' (Karagöz, Orta Oyunu) unsurlarının işlevi nedir?</a:t>
+              <a:t>Türk tiyatrosunun tarihsel gelişiminde Geleneksel Türk Tiyatrosu ile Batılı tiyatronun sentezlenmesi süreci nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batılı tiyatro kurallarının zorunlu kıldığı bir engel olması</a:t>
+              <a:t>Tanzimat'tan itibaren başlayan modernleşme çabası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece çocuk oyunlarında kullanılması</a:t>
+              <a:t>Sadece saray tiyatrolarının kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern tiyatro tekniklerini tamamen engellemesi</a:t>
+              <a:t>Sözlü geleneğin tamamen terk edilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern tiyatroya yerel bir kimlik ve mizah unsuru katması</a:t>
+              <a:t>Yabancı oyunların çevrilmemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postmodern Türk romanında 'metinlerarasılık' kavramı neyi ifade eder?</a:t>
+              <a:t>Postmodern Türk romanında 'üstkurmaca' tekniğinin işlevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kırsal kesimdeki olayların işlenmesi</a:t>
+              <a:t>Gerçekliği tarihsel belgelerle kanıtlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazarın kendi hayatını otobiyografik olarak anlatması</a:t>
+              <a:t>Yazarın metni kurgulama sürecini metne dahil etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kronolojik zaman akışına sıkı sıkıya bağlı kalınması</a:t>
+              <a:t>Toplumsal mesajları doğrudan vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eserin içinde başka metinlere, türlere ve yazarlara göndermeler yapılması</a:t>
+              <a:t>Okuru olay örgüsünden tamamen koparmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatında kadın yazarların eserlerinde 'kadın kimliği' inşası, Cumhuriyet sonrası süreçte nasıl bir evrim geçirmiştir?</a:t>
+              <a:t>Türk edebiyatında kadın yazarların özellikle 1980 sonrası dönemde ele aldıkları temel temalar nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece aile içi sorunlara odaklanarak</a:t>
+              <a:t>Bireyselleşme, toplumsal cinsiyet ve kimlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadın yazarların sadece kadınlara yönelik dergilerde yazmasıyla</a:t>
+              <a:t>Siyaset dışı kalma ve tarafsızlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edebi üretimden tamamen çekilerek</a:t>
+              <a:t>Sadece klasik edebiyatın yeniden yazımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel özgürleşme, toplumsal roller ve toplumsal cinsiyet tartışmaları ekseninde</a:t>
+              <a:t>Sadece ev içi yaşam ve çocuk bakımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diaspora Türk edebiyatının temel karakteristiklerinden biri hangisidir?</a:t>
+              <a:t>Diaspora Türk edebiyatının temel karakteristik özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eserlerin hiçbir şekilde çeviriye ihtiyaç duymaması</a:t>
+              <a:t>Dini metinlerin batıya tanıtılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki kültür arasında kalmışlık, göç ve aidiyet sorunlarının işlenmesi</a:t>
+              <a:t>Edebi türlerin tamamen reddedilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'deki edebi gelişmelerden tamamen kopuk olması</a:t>
+              <a:t>Sadece Türkçe dilinde üretim yapma zorunluluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Türkçe dilinde eser üretilmesi</a:t>
+              <a:t>Anavatan ile aidiyet ve yabancılaşma ikilemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan edebiyatında 'mazmun' kavramı ile kastedilen temel özellik nedir?</a:t>
+              <a:t>Türk edebiyatı dönemlerini belirlemede temel alınan en önemli kriter nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalıplaşmış, gelenekselleşmiş mecazlar</a:t>
+              <a:t>Kullanılan alfabe ve dil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk dilinden alınan günlük ifadeler</a:t>
+              <a:t>Padişahların destekleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerçekçi ve gözleme dayalı tasvirler</a:t>
+              <a:t>Dini değişim ve kültür etkileşimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel ve özgün duyguların dışavurumu</a:t>
+              <a:t>Coğrafi sınırlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orhan Pamuk'un Nobel Edebiyat Ödülü'nü almasının Türk edebiyatının dünya edebiyatındaki konumu açısından önemi nedir?</a:t>
+              <a:t>Orhan Pamuk'un Nobel Edebiyat Ödülü'nü almasının Türk edebiyatı üzerindeki küresel etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu ve Batı sentezini kullanan modern bir anlatının dünya ölçeğinde kabul görmesi</a:t>
+              <a:t>Çevirilerin tamamen durdurulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece siyasi romanların ödül alabileceğini göstermesi</a:t>
+              <a:t>Türk edebiyatının dünya edebiyatı kanonuna girmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatının yerel kalması gerektiğini kanıtlaması</a:t>
+              <a:t>Diğer yazarların ödül almasının yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatının tüm çeviri sorunlarının çözüldüğünü kanıtlaması</a:t>
+              <a:t>Yalnızca yerel konuların işlenmesinin zorunlu olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslamiyet öncesi Türk edebiyatında, ölen kişinin ardından söylenen yas şiirlerine ne ad verilir?</a:t>
+              <a:t>Fuad Köprülü'nün 'Türk Edebiyatı Tarihi' metodolojisinde, Türk edebiyatının dönemlere ayrılmasında temel aldığı belirleyici unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sav</a:t>
+              <a:t>Dil ve üslup özellikleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşuk</a:t>
+              <a:t>Dini inanış değişimleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sır</a:t>
+              <a:t>Siyasi ve toplumsal değişimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sagu</a:t>
+              <a:t>Coğrafi yerleşim alanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alp Er Tunga Destanı hangi Türk boyuna aittir?</a:t>
+              <a:t>Sözlü edebiyat geleneğinde 'koşuk' ve 'sagu' türlerinin daha sonraki dönemlerdeki karşılıkları sırasıyla hangileridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk</a:t>
+              <a:t>Koşma ve Ağıt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur</a:t>
+              <a:t>Semai ve Mersiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saka</a:t>
+              <a:t>Mani ve Destan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hun</a:t>
+              <a:t>Gazel ve Kaside</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatı dönemlerini belirlemede temel alınan en önemli kriter nedir?</a:t>
+              <a:t>Divan edebiyatında 'nazire' geleneğinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kullanılan alfabe ve dil</a:t>
+              <a:t>Bir şairin üslubunu taklit ederek onunla edebi bir rekabete girmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Padişahların destekleri</a:t>
+              <a:t>Toplumsal eleştiriyi divan şiirinin kalıpları içinde sunmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini değişim ve kültür etkileşimi</a:t>
+              <a:t>Halk edebiyatından alınan temaları yüksek zümre diline aktarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafi sınırlar</a:t>
+              <a:t>Eski metinleri güncel Türkçeye uyarlayarak korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oğuz Kağan Destanı'nda ana karakterin doğaüstü özelliklerini simgeleyen temel unsur nedir?</a:t>
+              <a:t>Fuzuli'nin 'Su Kasidesi' adlı eserinde, klasik Divan edebiyatı estetiği ile tasavvufi derinlik nasıl birleştirilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gökbörü</a:t>
+              <a:t>Dili sadeleştirip halka hitap eden bir didaktizmle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağaç</a:t>
+              <a:t>Siyasi eleştirileri alegorik bir dille sunarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>At</a:t>
+              <a:t>Doğa tasvirlerini merkeze alarak realist bir bakışla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Işık</a:t>
+              <a:t>Aşkın beşeri ve ilahi boyutunu Peygamber sevgisi etrafında işleyerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur dönemine ait olan ve Budist/Maniheist içerikli eserler veren metinler genel olarak nasıl adlandırılır?</a:t>
+              <a:t>Aşık tarzı halk edebiyatında 'makam' ve 'icra' açısından en belirgin özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altun Yaruk</a:t>
+              <a:t>Belirli bir ölçü ve kafiye düzeni olmaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göktürk Yazıtları</a:t>
+              <a:t>Yazılı metne mutlak bağlılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uygur Metinleri</a:t>
+              <a:t>Bağlama eşliğinde doğaçlama yeteneğinin önemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Irk Bitig</a:t>
+              <a:t>Arapça ve Farsça terkiplerin yoğun kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk edebiyatının ilk yazılı belgesi kabul edilen Orhun Abideleri hangi hükümdar döneminde dikilmiştir?</a:t>
+              <a:t>Tanzimat dönemi edebiyatında 'tercüme-i hal' (biyografi) türünün gelişimi, Batılılaşma süreciyle nasıl bir ilişki içindedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilge Kağan</a:t>
+              <a:t>Geleneksel menakıpnameleri doğrudan kopyalayarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlteriş Kağan</a:t>
+              <a:t>Kişisel farkındalık ve birey odaklı modern anlatının inşasıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bumin Kağan</a:t>
+              <a:t>Sadece devlet adamlarının hayatını yüceltme amacıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mukan Kağan</a:t>
+              <a:t>Edebi türlerin dışlanması ve sadece tarihe yönelerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü edebiyat döneminde 'sav' olarak adlandırılan kavramın günümüzdeki karşılığı nedir?</a:t>
+              <a:t>Servet-i Fünun dönemi şiirinde 'parnasizm' etkisinin en belirgin göstergesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Destan</a:t>
+              <a:t>Toplumsal sorunlara duyarlı bir dil kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atasözü</a:t>
+              <a:t>Hece ölçüsünün mutlak hakimiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilmece</a:t>
+              <a:t>Müzikaliteye önem veren, tablo gibi betimleyici şiir anlayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deyim</a:t>
+              <a:t>Halk dilini şiire dahil etme çabası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaradılış Destanı hangi Türk topluluğuna aittir?</a:t>
+              <a:t>Milli Edebiyat akımında 'Yeni Lisan' hareketinin Türkçülük ideolojisiyle kurduğu bağ hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altay</a:t>
+              <a:t>Divan edebiyatı nazım biçimlerinin korunması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırgız</a:t>
+              <a:t>Osmanlıca kelimelerin artırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazak</a:t>
+              <a:t>Dilde sadeleşmenin ulusal kimliğin bir parçası olarak görülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özbek</a:t>
+              <a:t>Yabancı dil eğitiminin tamamen yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kutadgu Bilig hangi dönemin ürünüdür?</a:t>
+              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışını benimseyen şairlerin temel estetik kaygısı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Divan Edebiyatı</a:t>
+              <a:t>Serbest nazmı reddederek sadece aruz ölçüsünü savunmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geçiş Dönemi</a:t>
+              <a:t>Şiiri siyasi propaganda aracı olarak kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk Edebiyatı</a:t>
+              <a:t>Şiirde anlamı ikinci plana atıp estetik haz ve biçim mükemmelliğini öne çıkarmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sözlü Dönem</a:t>
+              <a:t>Halkın sorunlarını epik bir dille anlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuzuli'nin 'Su Kasidesi'nde kullandığı dil ve üslup, şairin hangi yönünü en belirgin şekilde ortaya koyar?</a:t>
+              <a:t>Oğuz Kağan Destanı'nda ana karakterin doğaüstü özelliklerini simgeleyen temel unsur nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halkın günlük dilini kullanma arzusunu</a:t>
+              <a:t>Gökbörü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi eleştiri yapma yeteneğini</a:t>
+              <a:t>Ağaç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tasavvufi aşk anlayışı ile lirik anlatımını</a:t>
+              <a:t>At</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batılı tarzda nazım biçimleri denemesini</a:t>
+              <a:t>Işık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dede Korkut Hikayeleri'ndeki 'Dede Korkut' figürü nasıl bir role sahiptir?</a:t>
+              <a:t>Cumhuriyet dönemi romanında 'köy romancılığı' geleneğinin başlattığı temel toplumsal tartışma nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir savaşçı</a:t>
+              <a:t>Bireyin iç dünyasının dış dünyadan tamamen koparılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir hükümdar</a:t>
+              <a:t>Romanlarda sadece fantastik unsurların kullanılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir din adamı</a:t>
+              <a:t>Tarihi olayların mitolojik bir dille yeniden kurgulanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bilge bir ozan ve yol gösterici</a:t>
+              <a:t>Şehirli entelektüelin köye bakışı ve köylü sorunlarının gerçekçi temsili</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk edebiyatında 'aşık tarzı' şiirin biçimsel özelliklerini belirleyen en temel unsur nedir?</a:t>
+              <a:t>Uygur dönemine ait olan ve Budist/Maniheist içerikli eserler veren metinler genel olarak nasıl adlandırılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aruz vezninin katı kuralları</a:t>
+              <a:t>Altun Yaruk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı kökenli tamlamaların yoğunluğu</a:t>
+              <a:t>Göktürk Yazıtları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece dini temaların işlenmesi</a:t>
+              <a:t>Uygur Metinleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hece ölçüsü ve dörtlük nazım birimi</a:t>
+              <a:t>Irk Bitig</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanzimat edebiyatında Batılılaşma süreci, edebiyata ilk olarak hangi türün girişiyle somutluk kazanmıştır?</a:t>
+              <a:t>Türk edebiyatının ilk yazılı belgesi kabul edilen Orhun Abideleri hangi hükümdar döneminde dikilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epik şiir</a:t>
+              <a:t>Bilge Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roman ve gazete</a:t>
+              <a:t>İlteriş Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk hikayesi</a:t>
+              <a:t>Bumin Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tasavvufi mesnevi</a:t>
+              <a:t>Mukan Kağan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servet-i Fünun şiirinde 'sanat için sanat' anlayışının hakim olmasının temel nedeni nedir?</a:t>
+              <a:t>Sözlü edebiyat döneminde 'sav' olarak adlandırılan kavramın günümüzdeki karşılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal sorunların çözülmüş olması</a:t>
+              <a:t>Destan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı dil öğreniminin yasaklanması</a:t>
+              <a:t>Atasözü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dönemin siyasi baskısı ve estetik kaçış</a:t>
+              <a:t>Bilmece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halkın edebiyata olan ilgisizliği</a:t>
+              <a:t>Deyim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli Edebiyat akımının dil anlayışı, Türkçülük fikriyle birleşerek hangi temel hedefe yönelmiştir?</a:t>
+              <a:t>Yaradılış Destanı hangi Türk topluluğuna aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece destansı türlerin üretilmesine</a:t>
+              <a:t>Altay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arapça ve Farsçanın zorunlu kılınmasına</a:t>
+              <a:t>Kırgız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konuşma dilinin yazı diline yaklaştırılmasına</a:t>
+              <a:t>Kazak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlıcanın bilim dili olarak korunmasına</a:t>
+              <a:t>Özbek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet dönemi 'Saf Şiir' anlayışının (Öz Şiir) temel estetik ilkesi nedir?</a:t>
+              <a:t>Kutadgu Bilig hangi dönemin ürünüdür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiiri siyasi bir araç olarak kullanmak</a:t>
+              <a:t>Divan Edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiirde musiki, imge ve biçim mükemmelliği</a:t>
+              <a:t>Geçiş Dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal gerçekçilikle sınırlı kalmak</a:t>
+              <a:t>Halk Edebiyatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geleneksel halk şiirini birebir taklit etmek</a:t>
+              <a:t>Sözlü Dönem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>